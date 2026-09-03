--- v0 (2026-05-26)
+++ v1 (2026-09-03)
@@ -1,2509 +1,2185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="17269C1F" w14:textId="079EDCA4" w:rsidR="00924FAF" w:rsidRPr="00A1316E" w:rsidRDefault="00A1316E" w:rsidP="000A325A">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Titel"/>
         <w:rPr>
-          <w:color w:val="C3004A" w:themeColor="text2"/>
-[...1 lines deleted...]
-          <w:szCs w:val="48"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:id w:val="22332741"/>
-[...6 lines deleted...]
-      <w:sdtEndPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1316E">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...160 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00497AC8">
+        <w:t>Formele ondersteuningsvraag na advies 2</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2F0D">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>{NAAM}, algemeen directeur van de scholengroep</w:t>
-[...41 lines deleted...]
-        <w:t>}.</w:t>
+        <w:t>A of negatieve uitspraak GOK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRPr="00497AC8" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...11 lines deleted...]
-        <w:t>De vraag tot ondersteuning heeft betrekking op volgende tekorten:</w:t>
+    <w:p w14:paraId="3F400E41" w14:textId="4C00F312" w:rsidR="00FC4D69" w:rsidRPr="00FE62FC" w:rsidRDefault="00A90396" w:rsidP="00A1316E">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE62FC">
+        <w:t>{NAAM}, algemeen directeur van scholengroep {</w:t>
+      </w:r>
+      <w:r w:rsidR="006B460C" w:rsidRPr="00FE62FC">
+        <w:t>NAAM SCHOLENGROEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE62FC">
+        <w:t xml:space="preserve">}, vraagt de </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1D50">
+        <w:t xml:space="preserve">Pedagogische begeleidingsdienst </w:t>
+      </w:r>
+      <w:r w:rsidR="008C48FD" w:rsidRPr="00FE62FC">
+        <w:t xml:space="preserve">van het GO! </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008C48FD" w:rsidRPr="00FE62FC">
+        <w:t>onderwijs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C48FD" w:rsidRPr="00FE62FC">
+        <w:t xml:space="preserve"> van de Vlaamse Gemeenschap ondersteuning bij de remediëring van het ongunstig advies </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1D50">
+        <w:t xml:space="preserve">of de negatieve uitspraak GOK </w:t>
+      </w:r>
+      <w:r w:rsidR="008C48FD" w:rsidRPr="00FE62FC">
+        <w:t>van {NAAM VAN DE INSTELLING}.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRPr="00497AC8" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...11 lines deleted...]
-        <w:t>•</w:t>
+    <w:p w14:paraId="0146D968" w14:textId="619A7CDA" w:rsidR="0096467F" w:rsidRDefault="008C48FD" w:rsidP="00C800B7">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE62FC">
+        <w:t xml:space="preserve">De vraag tot ondersteuning </w:t>
       </w:r>
-      <w:r w:rsidRPr="00497AC8">
-[...4 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007D2F0D">
+        <w:t xml:space="preserve">heeft betrekking op </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7C7C">
+        <w:t>het voorliggende doorlichtingsverslag</w:t>
+      </w:r>
+      <w:r w:rsidR="00C800B7" w:rsidRPr="00FE62FC">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRPr="00497AC8" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">De Pedagogische begeleidingsdienst van het </w:t>
+    <w:p w14:paraId="18431549" w14:textId="784594E8" w:rsidR="00DE16DC" w:rsidRPr="00DE16DC" w:rsidRDefault="00DE16DC" w:rsidP="00DE16DC">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE16DC">
+        <w:t xml:space="preserve">De Pedagogische begeleidingsdienst van het GO! </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>GO! onderwijs van de Vlaamse Ge</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE16DC">
+        <w:t>onderwijs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497AC8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">meenschap engageert zich om {NAAM VAN DE </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE16DC">
+        <w:t xml:space="preserve"> van de Vlaamse Gemeenschap engageert zich om {NAAM VAN DE INSTELLING} te begeleiden bij het remediëren van </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>INSTELLING} te begeleiden bij het re</w:t>
+      <w:r w:rsidR="002D485F">
+        <w:t>de vermelde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497AC8">
-[...4 lines deleted...]
-        <w:t>mediëren van bovengenoemde tekorten.</w:t>
+      <w:r w:rsidRPr="00DE16DC">
+        <w:t xml:space="preserve"> tekorten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DEF2AA6" w14:textId="4F8026E0" w:rsidR="00DE16DC" w:rsidRPr="00DE16DC" w:rsidRDefault="00DE16DC" w:rsidP="002D485F">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE16DC">
+        <w:t xml:space="preserve">Het team van de instelling engageert zich om effectief aan de slag te gaan met de </w:t>
+      </w:r>
+      <w:r w:rsidR="002D485F">
+        <w:t>vermelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE16DC">
+        <w:t xml:space="preserve"> tekorten en om deze binnen een afgesproken termijn weg te werken.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="49E5C1CD" w14:textId="1379CB9E" w:rsidR="00E90026" w:rsidRDefault="00E90026" w:rsidP="0096467F">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="48DEBD96" w14:textId="79F277C3" w:rsidR="00EF2D50" w:rsidRDefault="00EF2D50" w:rsidP="0096467F">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="459ED8DD" w14:textId="77777777" w:rsidR="00625C16" w:rsidRDefault="00625C16" w:rsidP="0096467F">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="192DB563" w14:textId="77777777" w:rsidR="00BE4E66" w:rsidRDefault="00BE4E66" w:rsidP="0096467F">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRPr="00497AC8" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1D5F7008" w14:textId="77777777" w:rsidR="00BE4E66" w:rsidRDefault="00BE4E66" w:rsidP="0096467F">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRPr="00497AC8" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="194919FD" w14:textId="7F98308F" w:rsidR="00EF2D50" w:rsidRPr="009F57D3" w:rsidRDefault="00EF2D50" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>{NAAM}</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497AC8">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00031266" w:rsidRPr="00031266">
         <w:t>Saskia Lieveyns</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1E17779B" w14:textId="4D9BDA84" w:rsidR="00EF2D50" w:rsidRDefault="00EF2D50" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F57D3">
         <w:t>Algemeen directeur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00497AC8">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009F57D3">
         <w:tab/>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009C6F3B" w:rsidRPr="009C6F3B">
         <w:t>Adviseur-coördinator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="19C1323E" w14:textId="77777777" w:rsidR="0061383C" w:rsidRDefault="0061383C" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="60F33BAB" w14:textId="77777777" w:rsidR="0061383C" w:rsidRDefault="0061383C" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="650BB2A4" w14:textId="77777777" w:rsidR="0061383C" w:rsidRDefault="0061383C" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4E6A9F4C" w14:textId="229FB6DA" w:rsidR="0061383C" w:rsidRDefault="0061383C" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>{NAAM}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05ADE" w:rsidRPr="00330621" w:rsidRDefault="00A05ADE" w:rsidP="00A05ADE">
+    <w:p w14:paraId="1CB7FD5C" w14:textId="74806C5E" w:rsidR="0061383C" w:rsidRPr="00A1316E" w:rsidRDefault="0061383C" w:rsidP="00EF2D50">
+      <w:pPr>
+        <w:pStyle w:val="PBD-Standaard"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>Directeur {NAAM VAN DE INSTELLING}</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A05ADE" w:rsidRPr="00330621" w:rsidSect="005B0813">
-[...5 lines deleted...]
-      <w:pgMar w:top="1361" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+    <w:sectPr w:rsidR="0061383C" w:rsidRPr="00A1316E" w:rsidSect="006D5747">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="000A569B">
+    <w:p w14:paraId="03AB1A37" w14:textId="77777777" w:rsidR="00475C5E" w:rsidRDefault="00475C5E" w:rsidP="008C14DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="000A569B">
+    <w:p w14:paraId="251DC74B" w14:textId="77777777" w:rsidR="00475C5E" w:rsidRDefault="00475C5E" w:rsidP="008C14DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...47 lines deleted...]
-        <mc:Choice Requires="wps">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-766836702"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="AAAAAA"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="37833952" w14:textId="77777777" w:rsidR="002B5D0D" w:rsidRPr="00D16126" w:rsidRDefault="00125F7C" w:rsidP="00D16126">
+        <w:pPr>
+          <w:pStyle w:val="Voettekst"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="AAAAAA"/>
+          </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B1A8637" wp14:editId="539BD302">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C604B25" wp14:editId="052F87D0">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>5807710</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>5609912</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-233680</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10200005</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1677670" cy="1423670"/>
-              <wp:effectExtent l="38100" t="38100" r="36830" b="43180"/>
+              <wp:extent cx="870386" cy="302459"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="AutoShape 3"/>
+              <wp:docPr id="919813683" name="Afbeelding 3" descr="Afbeelding met Lettertype, Graphics, logo, grafische vormgeving&#10;&#10;Automatisch gegenereerde beschrijving"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...5 lines deleted...]
-                      <a:xfrm rot="-159886">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="919813683" name="Afbeelding 3" descr="Afbeelding met Lettertype, Graphics, logo, grafische vormgeving&#10;&#10;Automatisch gegenereerde beschrijving"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1677670" cy="1423670"/>
+                        <a:ext cx="870386" cy="302459"/>
                       </a:xfrm>
-                      <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-                        </a:avLst>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...24 lines deleted...]
-                  </wps:wsp>
+                    </pic:spPr>
+                  </pic:pic>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
-        </mc:Choice>
-[...15 lines deleted...]
-        <mc:Choice Requires="wps">
+        </w:r>
+        <w:r w:rsidR="00D16126">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B79E0FA" wp14:editId="5DB882F4">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-681431</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>10072048</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="442595" cy="448310"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="368757047" name="Tekstvak 7"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="442595" cy="448310"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="20409B37" w14:textId="77777777" w:rsidR="00D16126" w:rsidRDefault="00D16126" w:rsidP="00D16126">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r>
+                                <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                              </w:r>
+                              <w:r>
+                                <w:fldChar w:fldCharType="separate"/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:lang w:val="nl-NL"/>
+                                </w:rPr>
+                                <w:t>1</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:fldChar w:fldCharType="end"/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:shapetype w14:anchorId="0B79E0FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Tekstvak 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-53.65pt;margin-top:793.05pt;width:34.85pt;height:35.3pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR2rGBGQIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67WddZqsvI7cRK4q&#10;RUkkJ8oZs+BdCRgK2Lvur+/Arj+U9lT1AgwzzMd7j/ldpxXZC+cbMCWdjMaUCMOhasy2pG+vqy83&#10;lPjATMUUGFHSg/D0bvH507y1hZhCDaoSjmAS44vWlrQOwRZZ5nktNPMjsMKgU4LTLKDptlnlWIvZ&#10;tcqm4/F11oKrrAMuvMfbh95JFym/lIKHZym9CESVFHsLaXVp3cQ1W8xZsXXM1g0f2mD/0IVmjcGi&#10;p1QPLDCyc80fqXTDHXiQYcRBZyBlw0WaAaeZjD9Ms66ZFWkWBMfbE0z+/6XlT/u1fXEkdN+gQwIj&#10;IK31hcfLOE8nnY47dkrQjxAeTrCJLhCOl3k+nd3OKOHoyvObq0mCNTs/ts6H7wI0iYeSOmQlgcX2&#10;jz5gQQw9hsRaBlaNUokZZUhb0uur2Tg9OHnwhTL48NxqPIVu0w39b6A64FgOesa95asGiz8yH16Y&#10;Q4pxEpRteMZFKsAiMJwoqcH9+tt9jEfk0UtJi5Ipqf+5Y05Qon4Y5OR2kudRY8nIZ1+naLhLz+bS&#10;Y3b6HlCVE/wglqdjjA/qeJQO9DuqexmroosZjrVLyoM7GvehlzL+Dy6WyxSGurIsPJq15TF5BDSC&#10;+9q9M2cHBgJS9wRHebHiAxF9bE/FchdANomlCHGP64A8ajKRN/yfKPpLO0Wdf/niNwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADTOd6HkAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6&#10;JBaUOqHUqdI4FaqElCFLC0Jic2M3jhrbwXbT8PYcEx3v/k//fVduZzOQSfnQO8shW6RAlG2d7G3H&#10;4eP9LVkDCVFYKQZnFYcfFWBb3d+VopDuavdqOsSOYIkNheCgYxwLSkOrlRFh4UZlMTs5b0TE0XdU&#10;enHFcjPQ5zRl1Ije4gUtRrXTqj0fLobD9Fm/yP2ko3/aNXVan5vv/Kvh/PFhft0AiWqO/zD86aM6&#10;VOh0dBcrAxk4JFmaL5HFZLVmGRBkkmXOgBxxxVYsB1qV9PaN6hcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAR2rGBGQIAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA0zneh5AAAAA4BAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="20409B37" w14:textId="77777777" w:rsidR="00D16126" w:rsidRDefault="00D16126" w:rsidP="00D16126">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r>
+                          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                        </w:r>
+                        <w:r>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:lang w:val="nl-NL"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap anchory="page"/>
+                </v:shape>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+        <w:r w:rsidR="00D16126">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BFAC434" wp14:editId="7E45B583">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A84A3F5" wp14:editId="1D92B543">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>5747385</wp:posOffset>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:posOffset>207885</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-161925</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10059262</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1677670" cy="1423670"/>
-              <wp:effectExtent l="38100" t="38100" r="36830" b="43180"/>
+              <wp:extent cx="472440" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="6985"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="AutoShape 4"/>
+              <wp:docPr id="26265923" name="Afbeelding 5" descr="Afbeelding met logo, wit, zwart&#10;&#10;Automatisch gegenereerde beschrijving"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...5 lines deleted...]
-                      <a:xfrm rot="-159886">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="26265923" name="Afbeelding 5" descr="Afbeelding met logo, wit, zwart&#10;&#10;Automatisch gegenereerde beschrijving"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId2">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1677670" cy="1423670"/>
+                        <a:ext cx="472440" cy="469265"/>
                       </a:xfrm>
-                      <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-                        </a:avLst>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...24 lines deleted...]
-                  </wps:wsp>
+                    </pic:spPr>
+                  </pic:pic>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
-        </mc:Choice>
-[...58 lines deleted...]
-          <w:t>Onderwerp</w:t>
         </w:r>
-      </w:sdtContent>
-[...191 lines deleted...]
-  </w:p>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="000A569B">
+    <w:p w14:paraId="4E917E4B" w14:textId="77777777" w:rsidR="00475C5E" w:rsidRDefault="00475C5E" w:rsidP="008C14DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A05ADE" w:rsidRDefault="00A05ADE" w:rsidP="000A569B">
+    <w:p w14:paraId="23373E43" w14:textId="77777777" w:rsidR="00475C5E" w:rsidRDefault="00475C5E" w:rsidP="008C14DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007658FB" w:rsidRDefault="007658FB" w:rsidP="00EF67D5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="640FFC19" w14:textId="77777777" w:rsidR="002B5D0D" w:rsidRDefault="00D16126">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...18 lines deleted...]
-      </w:tabs>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="nl-BE"/>
-[...469 lines deleted...]
-        <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F735B2" wp14:editId="43D3B8AB">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>4517390</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5661025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>330200</wp:posOffset>
+            <wp:posOffset>163195</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2311400" cy="568960"/>
-          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:extent cx="828000" cy="828000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Afbeelding 10"/>
+          <wp:docPr id="439463057" name="Afbeelding 4" descr="Afbeelding met Graphics, grafische vormgeving, logo, Lettertype&#10;&#10;Automatisch gegenereerde beschrijving"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="GO!_logo_rgb.BMP"/>
+                  <pic:cNvPr id="439463057" name="Afbeelding 4" descr="Afbeelding met Graphics, grafische vormgeving, logo, Lettertype&#10;&#10;Automatisch gegenereerde beschrijving"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2311400" cy="568960"/>
+                    <a:ext cx="828000" cy="828000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="54473495" w14:textId="77777777" w:rsidR="00D34CC6" w:rsidRDefault="00D34CC6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B143B7E" w14:textId="77777777" w:rsidR="00D16126" w:rsidRDefault="00036982" w:rsidP="00036982">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="5137"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAC423D"/>
+    <w:nsid w:val="280F106D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="28104644"/>
+    <w:tmpl w:val="C272313E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop1"/>
-[...3 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop2"/>
-[...24 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop3"/>
-[...24 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop4"/>
-[...24 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...2 lines deleted...]
-        <w:ind w:left="2232" w:hanging="792"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...2 lines deleted...]
-        <w:ind w:left="2736" w:hanging="936"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="1080"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
-[...2 lines deleted...]
-        <w:ind w:left="3744" w:hanging="1224"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="1440"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="377E1346"/>
+    <w:nsid w:val="29E02A70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4452874A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PBD-Genummerdelijst"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D666321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A3581A36"/>
-    <w:lvl w:ilvl="0" w:tplc="EA9614D4">
+    <w:tmpl w:val="0EB0BA34"/>
+    <w:lvl w:ilvl="0" w:tplc="7034136A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34403748"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CB8BE42"/>
+    <w:lvl w:ilvl="0" w:tplc="20281E54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Genummerdelijst"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3143" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3863" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4583" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5303" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6023" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6743" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7463" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8183" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44AE05F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD00EFBE"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="PBD-Opsomming2"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585E582F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F20AD58"/>
+    <w:lvl w:ilvl="0" w:tplc="9036DDFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="PBD-Opsomming"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F020EFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CFD22ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Opsomming2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="A7981C3A"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F435BE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B28C974"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A270D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9727E16"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B12541F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70AE256E"/>
+    <w:lvl w:ilvl="0" w:tplc="0813000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759944BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D2C74AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...10 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PBD-Kop1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PBD-Kop2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PBD-Kop3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PBD-Kop4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1839881143">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1115517571">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="424040507">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="863708428">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="489564736">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="913011543">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1074426200">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2093311933">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="359552838">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10" w16cid:durableId="479807850">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11" w16cid:durableId="634066253">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="567"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A05ADE"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00F30E59"/>
+    <w:rsidRoot w:val="00A1316E"/>
+    <w:rsid w:val="00023B06"/>
+    <w:rsid w:val="00027ED3"/>
+    <w:rsid w:val="00031266"/>
+    <w:rsid w:val="00036982"/>
+    <w:rsid w:val="00042D42"/>
+    <w:rsid w:val="00046238"/>
+    <w:rsid w:val="0006027C"/>
+    <w:rsid w:val="000A325A"/>
+    <w:rsid w:val="00125176"/>
+    <w:rsid w:val="00125F7C"/>
+    <w:rsid w:val="00142E0D"/>
+    <w:rsid w:val="00192255"/>
+    <w:rsid w:val="001B228D"/>
+    <w:rsid w:val="001D2285"/>
+    <w:rsid w:val="00204AC8"/>
+    <w:rsid w:val="002052DE"/>
+    <w:rsid w:val="0021494A"/>
+    <w:rsid w:val="00230C56"/>
+    <w:rsid w:val="00244843"/>
+    <w:rsid w:val="002A1D50"/>
+    <w:rsid w:val="002B5D0D"/>
+    <w:rsid w:val="002D485F"/>
+    <w:rsid w:val="002D4898"/>
+    <w:rsid w:val="002E3474"/>
+    <w:rsid w:val="002E714D"/>
+    <w:rsid w:val="002F36B9"/>
+    <w:rsid w:val="002F4512"/>
+    <w:rsid w:val="003267E3"/>
+    <w:rsid w:val="003736F6"/>
+    <w:rsid w:val="00374804"/>
+    <w:rsid w:val="003839D4"/>
+    <w:rsid w:val="003A22A6"/>
+    <w:rsid w:val="003A5C91"/>
+    <w:rsid w:val="00475C5E"/>
+    <w:rsid w:val="00481B3A"/>
+    <w:rsid w:val="004C0DC5"/>
+    <w:rsid w:val="004E3459"/>
+    <w:rsid w:val="004E599A"/>
+    <w:rsid w:val="00522F0C"/>
+    <w:rsid w:val="00542A79"/>
+    <w:rsid w:val="00547BB2"/>
+    <w:rsid w:val="005834BE"/>
+    <w:rsid w:val="005C34D2"/>
+    <w:rsid w:val="005E0477"/>
+    <w:rsid w:val="00600533"/>
+    <w:rsid w:val="0061383C"/>
+    <w:rsid w:val="00622CF7"/>
+    <w:rsid w:val="00625C16"/>
+    <w:rsid w:val="00634490"/>
+    <w:rsid w:val="00646B9B"/>
+    <w:rsid w:val="00664246"/>
+    <w:rsid w:val="006B2688"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B7270"/>
+    <w:rsid w:val="006C17C3"/>
+    <w:rsid w:val="006D5747"/>
+    <w:rsid w:val="006D59B8"/>
+    <w:rsid w:val="00724F5D"/>
+    <w:rsid w:val="0074672C"/>
+    <w:rsid w:val="00762C8F"/>
+    <w:rsid w:val="007679E9"/>
+    <w:rsid w:val="00773FA1"/>
+    <w:rsid w:val="007A0EEF"/>
+    <w:rsid w:val="007B738F"/>
+    <w:rsid w:val="007D22AB"/>
+    <w:rsid w:val="007D2F0D"/>
+    <w:rsid w:val="007D3B7E"/>
+    <w:rsid w:val="00860276"/>
+    <w:rsid w:val="00865187"/>
+    <w:rsid w:val="008664DB"/>
+    <w:rsid w:val="008778F6"/>
+    <w:rsid w:val="00882B2C"/>
+    <w:rsid w:val="008A3576"/>
+    <w:rsid w:val="008C14DE"/>
+    <w:rsid w:val="008C48FD"/>
+    <w:rsid w:val="00923306"/>
+    <w:rsid w:val="00923567"/>
+    <w:rsid w:val="00924FAF"/>
+    <w:rsid w:val="0096296C"/>
+    <w:rsid w:val="0096467F"/>
+    <w:rsid w:val="00967A44"/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rsid w:val="009747A3"/>
+    <w:rsid w:val="00974B8B"/>
+    <w:rsid w:val="009907C5"/>
+    <w:rsid w:val="009B77A6"/>
+    <w:rsid w:val="009C6F3B"/>
+    <w:rsid w:val="009D30BC"/>
+    <w:rsid w:val="009D5086"/>
+    <w:rsid w:val="009F57D3"/>
+    <w:rsid w:val="00A1316E"/>
+    <w:rsid w:val="00A338C2"/>
+    <w:rsid w:val="00A37A55"/>
+    <w:rsid w:val="00A4573B"/>
+    <w:rsid w:val="00A4717A"/>
+    <w:rsid w:val="00A5365E"/>
+    <w:rsid w:val="00A90396"/>
+    <w:rsid w:val="00A924DB"/>
+    <w:rsid w:val="00AB6465"/>
+    <w:rsid w:val="00AC1488"/>
+    <w:rsid w:val="00AD0FFD"/>
+    <w:rsid w:val="00AE3097"/>
+    <w:rsid w:val="00AF0299"/>
+    <w:rsid w:val="00AF239B"/>
+    <w:rsid w:val="00AF7FF0"/>
+    <w:rsid w:val="00B009DE"/>
+    <w:rsid w:val="00B01A4F"/>
+    <w:rsid w:val="00B050AA"/>
+    <w:rsid w:val="00B067A5"/>
+    <w:rsid w:val="00B32824"/>
+    <w:rsid w:val="00B5193F"/>
+    <w:rsid w:val="00B81FBC"/>
+    <w:rsid w:val="00B875F4"/>
+    <w:rsid w:val="00BE4E66"/>
+    <w:rsid w:val="00C0692B"/>
+    <w:rsid w:val="00C2326F"/>
+    <w:rsid w:val="00C36A3E"/>
+    <w:rsid w:val="00C44305"/>
+    <w:rsid w:val="00C75F4D"/>
+    <w:rsid w:val="00C800B7"/>
+    <w:rsid w:val="00CC5F69"/>
+    <w:rsid w:val="00CD068A"/>
+    <w:rsid w:val="00CE27D3"/>
+    <w:rsid w:val="00CF5AF9"/>
+    <w:rsid w:val="00CF7C7C"/>
+    <w:rsid w:val="00D16126"/>
+    <w:rsid w:val="00D323CC"/>
+    <w:rsid w:val="00D34CC6"/>
+    <w:rsid w:val="00D40E71"/>
+    <w:rsid w:val="00D41FCB"/>
+    <w:rsid w:val="00D76BB7"/>
+    <w:rsid w:val="00D83E83"/>
+    <w:rsid w:val="00D841DA"/>
+    <w:rsid w:val="00DC3562"/>
+    <w:rsid w:val="00DD2A65"/>
+    <w:rsid w:val="00DE16DC"/>
+    <w:rsid w:val="00E0091F"/>
+    <w:rsid w:val="00E30885"/>
+    <w:rsid w:val="00E71FB4"/>
+    <w:rsid w:val="00E90026"/>
+    <w:rsid w:val="00EF061F"/>
+    <w:rsid w:val="00EF2D50"/>
+    <w:rsid w:val="00F70AD5"/>
+    <w:rsid w:val="00F74C3C"/>
+    <w:rsid w:val="00F81F28"/>
+    <w:rsid w:val="00F84822"/>
+    <w:rsid w:val="00FA723A"/>
+    <w:rsid w:val="00FC4D69"/>
+    <w:rsid w:val="00FE62FC"/>
+    <w:rsid w:val="61C35C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EFAC009"/>
-  <w15:docId w15:val="{837D083E-A70B-4D3D-8FD2-0CD4714152A3}"/>
+  <w14:docId w14:val="12C0C72E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AFE453B6-ABD4-4039-9C2D-F40F169F804D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2526,77 +2202,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
@@ -2743,2013 +2419,1781 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
-    <w:qFormat/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973F5C"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973F5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973F5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="610925" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973F5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973F5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
+        <w:ilvl w:val="4"/>
         <w:numId w:val="10"/>
       </w:numPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="Kop1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00973F5C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:ilvl w:val="1"/>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:basedOn w:val="Kop2"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="610925" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00973F5C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:ilvl w:val="2"/>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:spacing w:before="180" w:after="0"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:basedOn w:val="Kop3"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="610925" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop4Char"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:rsid w:val="00973F5C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:ilvl w:val="3"/>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:spacing w:before="140"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973F5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-    <w:name w:val="Kop 1 Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Onderwerp">
+    <w:name w:val="Onderwerp"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OnderwerpChar"/>
+    <w:rsid w:val="00924FAF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00924FAF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpChar">
+    <w:name w:val="Onderwerp Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop1"/>
-[...2 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:link w:val="Onderwerp"/>
+    <w:rsid w:val="00924FAF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Titel">
+    <w:name w:val="PBD - Titel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="PBD-Ondertitel"/>
+    <w:link w:val="PBD-TitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00036982"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="C3004A" w:themeColor="text2"/>
-      <w:kern w:val="28"/>
+      <w:bCs/>
+      <w:color w:val="C3124C"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Ondertitel">
+    <w:name w:val="PBD - Ondertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="PBD-Standaard"/>
+    <w:link w:val="PBD-OndertitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A924DB"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="C3004A"/>
       <w:sz w:val="32"/>
-      <w:lang w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-TitelChar">
+    <w:name w:val="PBD - Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="PBD-Titel"/>
+    <w:rsid w:val="00036982"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="C3124C"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Standaard">
+    <w:name w:val="PBD - Standaard"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="BallontekstChar"/>
-[...11 lines deleted...]
-    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="PBD-StandaardChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A4573B"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+      <w:ind w:left="709"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-OndertitelChar">
+    <w:name w:val="PBD - Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ballontekst"/>
-[...6 lines deleted...]
-      <w:szCs w:val="16"/>
+    <w:link w:val="PBD-Ondertitel"/>
+    <w:rsid w:val="00A924DB"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="C3004A"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Opsomming">
+    <w:name w:val="PBD - Opsomming"/>
+    <w:basedOn w:val="Lijstalinea"/>
+    <w:link w:val="PBD-OpsommingChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A4573B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:ind w:left="1066" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-StandaardChar">
+    <w:name w:val="PBD - Standaard Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="PBD-Standaard"/>
+    <w:rsid w:val="00A4573B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Opsomming2">
+    <w:name w:val="PBD - Opsomming 2"/>
+    <w:basedOn w:val="Lijstalinea"/>
+    <w:link w:val="PBD-Opsomming2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A4573B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1434" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00CF5AF9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-OpsommingChar">
+    <w:name w:val="PBD - Opsomming Char"/>
+    <w:basedOn w:val="LijstalineaChar"/>
+    <w:link w:val="PBD-Opsomming"/>
+    <w:rsid w:val="00A4573B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Genummerdelijst">
+    <w:name w:val="PBD - Genummerde lijst"/>
+    <w:basedOn w:val="Lijstalinea"/>
+    <w:link w:val="PBD-GenummerdelijstChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A4573B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:ind w:left="1066" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-Opsomming2Char">
+    <w:name w:val="PBD - Opsomming 2 Char"/>
+    <w:basedOn w:val="LijstalineaChar"/>
+    <w:link w:val="PBD-Opsomming2"/>
+    <w:rsid w:val="00A4573B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Citaat">
+    <w:name w:val="PBD - Citaat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PBD-CitaatChar"/>
+    <w:rsid w:val="00A4573B"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+      <w:ind w:left="709"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="F08800"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-GenummerdelijstChar">
+    <w:name w:val="PBD - Genummerde lijst Char"/>
+    <w:basedOn w:val="LijstalineaChar"/>
+    <w:link w:val="PBD-Genummerdelijst"/>
+    <w:rsid w:val="00A4573B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Zwaar">
+    <w:name w:val="PBD - Zwaar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PBD-ZwaarChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C14DE"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="708"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-CitaatChar">
+    <w:name w:val="PBD - Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="PBD-Citaat"/>
+    <w:rsid w:val="00A4573B"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="F08800"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A569B"/>
+    <w:rsid w:val="008C14DE"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-      <w:lang w:val="nl-BE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-ZwaarChar">
+    <w:name w:val="PBD - Zwaar Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="PBD-Zwaar"/>
+    <w:rsid w:val="008C14DE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="000A569B"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C14DE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00561D64"/>
+    <w:rsid w:val="008C14DE"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00561D64"/>
-[...351 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008C14DE"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00403254"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00CD068A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GOmagentatabel">
-    <w:name w:val="GO! magenta tabel"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="GeenafstandChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD068A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming2">
+    <w:name w:val="Opsomming 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CD068A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="568" w:hanging="284"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CD068A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PBD-GOmagentatabel">
+    <w:name w:val="PBD-GO! magenta tabel"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D2896"/>
+    <w:rsid w:val="002B5D0D"/>
     <w:pPr>
-      <w:spacing w:line="210" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="210" w:lineRule="atLeast"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-BE"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="2" w:space="0" w:color="C3004A" w:themeColor="text2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C3004A" w:themeColor="text2"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+        <w:left w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+        <w:right w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C3004A" w:themeFill="text2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C3124C" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8" w:themeFill="background2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAC8D8" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E3E3E3" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFF4" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E3E3E3" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFF4" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="C3004A" w:themeColor="text2"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C3004A" w:themeColor="text2"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="C3004A" w:themeColor="text2"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C3004A" w:themeColor="text2"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="462B86" w:themeColor="text2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7FBFB" w:themeFill="background2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7FBFB" w:themeFill="background2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GOgroenetabel">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="610925" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="910D38" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="610925" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="610925" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973F5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Kop1">
+    <w:name w:val="PBD - Kop 1"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="PBD-Standaard"/>
+    <w:link w:val="PBD-Kop1Char"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="0016675E"/>
+    <w:rsid w:val="00A924DB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="C3004A"/>
+      <w:sz w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Kop2">
+    <w:name w:val="PBD - Kop 2"/>
+    <w:basedOn w:val="Kop2"/>
+    <w:next w:val="PBD-Standaard"/>
+    <w:link w:val="PBD-Kop2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC4D69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-Kop1Char">
+    <w:name w:val="PBD - Kop 1 Char"/>
+    <w:basedOn w:val="Kop1Char"/>
+    <w:link w:val="PBD-Kop1"/>
+    <w:rsid w:val="00A924DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="C3004A"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Kop3">
+    <w:name w:val="PBD - Kop 3"/>
+    <w:basedOn w:val="Kop3"/>
+    <w:next w:val="PBD-Standaard"/>
+    <w:link w:val="PBD-Kop3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00036982"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-Kop2Char">
+    <w:name w:val="PBD - Kop 2 Char"/>
+    <w:basedOn w:val="Kop2Char"/>
+    <w:link w:val="PBD-Kop2"/>
+    <w:rsid w:val="00FC4D69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-Kop4">
+    <w:name w:val="PBD - Kop 4"/>
+    <w:basedOn w:val="Kop4"/>
+    <w:next w:val="PBD-Standaard"/>
+    <w:link w:val="PBD-Kop4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00036982"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-Kop3Char">
+    <w:name w:val="PBD - Kop 3 Char"/>
+    <w:basedOn w:val="Kop3Char"/>
+    <w:link w:val="PBD-Kop3"/>
+    <w:rsid w:val="00036982"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-Kop4Char">
+    <w:name w:val="PBD - Kop 4 Char"/>
+    <w:basedOn w:val="Kop4Char"/>
+    <w:link w:val="PBD-Kop4"/>
+    <w:rsid w:val="00036982"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00481B3A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="2" w:space="0" w:color="A9B905" w:themeColor="accent3"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A9B905" w:themeColor="accent3"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="A9B905" w:themeFill="accent3"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8" w:themeFill="background2"/>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-      </w:rPr>
-[...3 lines deleted...]
-      </w:tcPr>
+        <w:bCs/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-      </w:rPr>
-[...3 lines deleted...]
-      </w:tcPr>
+        <w:bCs/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PBDGrijs">
+    <w:name w:val="PBD Grijs"/>
+    <w:basedOn w:val="Tabelraster"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003736F6"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40"/>
+      <w:ind w:left="57" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C8C8C8"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C8C8C8"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="A9B905" w:themeColor="accent3"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A9B905" w:themeColor="accent3"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C8C8C8"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C8C8C8"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band2Vert">
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:color w:val="AAAAAA"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GObaluwetabel">
-[...1 lines deleted...]
-    <w:basedOn w:val="GOmagentatabel"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PBDturquoise">
+    <w:name w:val="PBD turquoise"/>
+    <w:basedOn w:val="PBDGrijs"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...10 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="002B5D0D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
-      <w:rPr>
+      <w:pPr>
+        <w:wordWrap/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:i w:val="0"/>
+        <w:color w:val="67C0BA" w:themeColor="accent2"/>
+        <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="00B3D5" w:themeFill="accent1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C8C8C8" w:themeFill="background2"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C8C8C8"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C8C8C8"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
-      </w:rPr>
+        <w:color w:val="AAAAAA"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E3E3E3" w:themeFill="accent6" w:themeFillTint="33"/>
-[...35 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GOoranjetabel">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-citaat0">
+    <w:name w:val="PBD - citaat"/>
+    <w:basedOn w:val="PBD-Citaat"/>
+    <w:link w:val="PBD-citaatChar0"/>
     <w:qFormat/>
-    <w:rsid w:val="0016675E"/>
-[...88 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+    <w:rsid w:val="002B5D0D"/>
+    <w:rPr>
+      <w:color w:val="67C1BA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-citaatChar0">
+    <w:name w:val="PBD - citaat Char"/>
+    <w:basedOn w:val="PBD-CitaatChar"/>
+    <w:link w:val="PBD-citaat0"/>
+    <w:rsid w:val="002B5D0D"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="67C1BA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PBD-dossiertitel">
+    <w:name w:val="PBD - dossier titel"/>
+    <w:basedOn w:val="PBD-Titel"/>
+    <w:link w:val="PBD-dossiertitelChar"/>
+    <w:rsid w:val="007D3B7E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="C3124C" w:themeColor="accent1"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PBD-dossiertitelChar">
+    <w:name w:val="PBD - dossier titel Char"/>
+    <w:basedOn w:val="PBD-TitelChar"/>
+    <w:link w:val="PBD-dossiertitel"/>
+    <w:rsid w:val="007D3B7E"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="C3124C" w:themeColor="accent1"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="52"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dossierondertitel">
+    <w:name w:val="Dossier ondertitel"/>
+    <w:basedOn w:val="PBD-Titel"/>
+    <w:link w:val="DossierondertitelChar"/>
+    <w:rsid w:val="007D3B7E"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="C3124C" w:themeColor="accent1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DossierondertitelChar">
+    <w:name w:val="Dossier ondertitel Char"/>
+    <w:basedOn w:val="PBD-TitelChar"/>
+    <w:link w:val="Dossierondertitel"/>
+    <w:rsid w:val="007D3B7E"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="C3124C" w:themeColor="accent1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C2326F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C2326F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C2326F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C2326F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C2326F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...689 lines deleted...]
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\kbroos\OneDrive%20-%20GO!%20onderwijs%20van%20de%20Vlaamse%20Gemeenschap\Bureaublad\PBD-GO!%20sjabloon%20staand.dotx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="GO!">
+    <a:clrScheme name="PBD-GO!">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="C3004A"/>
+        <a:srgbClr val="462B86"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="C8C8C8"/>
+        <a:srgbClr val="DAEFED"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="00B3D5"/>
+        <a:srgbClr val="C3124C"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="F08800"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A9B905"/>
+        <a:srgbClr val="462B86"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="C3004A"/>
+        <a:srgbClr val="DAEFED"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C8C8C8"/>
+        <a:srgbClr val="EBBE4F"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="737373"/>
+        <a:srgbClr val="FFB3CC"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="GO!">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-[...6 lines deleted...]
-</CoverPageProperties>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>17</Value>
+      <Value>1</Value>
+      <Value>14</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Alle onderwijsniveaus</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2fe7c676-0ce6-4fab-b265-4b19c15279a5</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-8780</_dlc_DocId>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">95b9e9e7-3cb6-4570-8ce8-0fc1724ca302</GOProMigratieBronGUID>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">https://probeheer.g-o.be/blog/documents</GOProMigratieBronlocatie>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-8780</Url>
+      <Description>GOPRO-1830562155-8780</Description>
+    </_dlc_DocIdUrl>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Pedagogische begeleiding</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f9f5333c-4d66-4d8a-8227-c071da4f33a3</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="49" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="f52b3bd2d4f3af2348736bd684d7dce6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -4819,51 +4263,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4891,50 +4335,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -4995,505 +4449,214 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO Document" ma:contentTypeID="0x0101004F68F29EB5C0584E8441CCD89310A7A700A62A11C2DA11994F855ADBD31EEB0B80" ma:contentTypeVersion="35" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="6390ba2f4df7d93663b35bef6036eec6">
-[...183 lines deleted...]
-</ct:contentTypeSchema>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92F6E487-39BE-4A7B-81B7-689B08B35B6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="069b6075-eca6-4fd7-a527-d4b82a41ce3e"/>
+    <ds:schemaRef ds:uri="50de0771-bb84-4d63-b69a-99f723aa49e7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{463975DC-5D65-4D13-9161-66FDE0D07843}"/>
-[...37 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A2B724A-AF07-402C-A6B3-16CFD9BAEFAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5861E25-7EDE-41C9-8B81-5B590FC5220A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40D74DF4-9532-45A2-AF47-2BA18ED3E582}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3EE8E7-7DBA-4C28-BEFE-A6D28DC2D004}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC1745B2-0BC5-49E0-9E5B-6B9B6B26C55B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE1B4786-A944-4FD0-B2A9-B7F7DAB49483}"/>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4486AB4-BF64-4DFD-8BF9-0B28FD81DEF3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>GO!basis_A4_2016.dotx</Template>
+  <Template>PBD-GO! sjabloon staand</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>132</Words>
-  <Characters>732</Characters>
+  <Words>136</Words>
+  <Characters>754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Basis A4</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Gramma</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>863</CharactersWithSpaces>
+  <CharactersWithSpaces>889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Formele ondersteuningsaanvraag</dc:title>
-  <dc:creator>Broos Katherina</dc:creator>
+  <dc:title>Formele ondersteuningsaanvraag na advies 2A of negatief GOK</dc:title>
+  <dc:subject/>
+  <dc:creator>Katherina Broos</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GOProPublicatiestatus">
+    <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>15200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i2ccc245a7ea4a3fab84e555e0d8ea1a">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GOProOnderwijsniveaus">
+    <vt:lpwstr>14;#Alle onderwijsniveaus|2fe7c676-0ce6-4fab-b265-4b19c15279a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Tonen op">
+    <vt:lpwstr>332;#Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProOorsprong">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="i2ccc245a7ea4a3fab84e555e0d8ea1a">
     <vt:lpwstr>Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Tonen op">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GO_TonenOp">
     <vt:lpwstr>332;#Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GO_TonenOp">
-    <vt:lpwstr>332;#Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProThemas">
+    <vt:lpwstr>17;#Pedagogische begeleiding|f9f5333c-4d66-4d8a-8227-c071da4f33a3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GO_Thema2">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GO_Thema2">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GO_Onderwijsniveau2">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProPublicatiestatus">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GOProOorsprong">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProJaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProThemas">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProSchooljaar">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GO_Onderwijsniveau2">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GOProJaar">
-[...3 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>349f686b-30d3-4b82-8ff0-5bae3cd95698</vt:lpwstr>
   </property>
 </Properties>
 </file>