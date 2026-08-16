--- v0 (2026-05-16)
+++ v1 (2026-08-16)
@@ -1,20781 +1,11140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3427748B" w14:textId="77777777" w:rsidR="00C31798" w:rsidRPr="00C31798" w:rsidRDefault="00C31798" w:rsidP="00C31798">
-[...378 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="1681"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00556B0C" w14:paraId="2192F649" w14:textId="77777777" w:rsidTr="00556B0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75510DEA" w14:textId="4F844D3C" w:rsidR="00556B0C" w:rsidRDefault="007F218C" w:rsidP="00556B0C">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00556B0C">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidR="00556B0C">
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00556B0C">
+              <w:br/>
+              <w:t>Huis van het GO!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418FC14B" w14:textId="77777777" w:rsidR="00556B0C" w:rsidRDefault="00556B0C" w:rsidP="00556B0C">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Willebroekkaai 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F73AAE" w14:textId="77777777" w:rsidR="00556B0C" w:rsidRPr="00781056" w:rsidRDefault="00556B0C" w:rsidP="00556B0C">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1000 Brussel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:color w:val="CC0066"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:id w:val="1587569872"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1DFF1687" w14:textId="77777777" w:rsidR="00F85A89" w:rsidRDefault="00F85A89">
+          <w:pPr>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2269"/>
+            <w:tblOverlap w:val="never"/>
+            <w:tblW w:w="5000" w:type="pct"/>
+            <w:tblCellMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="9638"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00F85A89" w14:paraId="2724B722" w14:textId="77777777" w:rsidTr="003530D5">
+            <w:trPr>
+              <w:trHeight w:hRule="exact" w:val="3686"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5000" w:type="pct"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E1001DF" w14:textId="09C4C52C" w:rsidR="00F85A89" w:rsidRPr="005B0348" w:rsidRDefault="00417FFC" w:rsidP="00B20823">
+                <w:pPr>
+                  <w:pStyle w:val="documenttitel"/>
+                  <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+                  <w:suppressOverlap w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Dossier</w:t>
+                </w:r>
+                <w:r w:rsidR="003E2FCB">
+                  <w:t xml:space="preserve"> Elektrische Installatie</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00F85A89" w14:paraId="76D90BFC" w14:textId="77777777" w:rsidTr="003530D5">
+            <w:trPr>
+              <w:trHeight w:hRule="exact" w:val="3686"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5000" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="46925523" w14:textId="7346925F" w:rsidR="00EF54C8" w:rsidRPr="00F24F4A" w:rsidRDefault="003E2FCB" w:rsidP="001E3887">
+                <w:pPr>
+                  <w:pStyle w:val="Ondertitel"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>(Codex over het welzijn op het werk, boek iii.- Arbeidsplaatsen, titel 2.- elektrische installaties)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="7FADAE71" w14:textId="77777777" w:rsidR="00F85A89" w:rsidRDefault="00C4754F">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-        <w:id w:val="1127665558"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:id w:val="1363559493"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="53364F08" w14:textId="77777777" w:rsidR="00EA70B6" w:rsidRPr="0087184D" w:rsidRDefault="00EA70B6">
+        <w:p w14:paraId="0AB96459" w14:textId="05870A51" w:rsidR="008D1B9E" w:rsidRDefault="008D1B9E">
           <w:pPr>
             <w:pStyle w:val="Kopvaninhoudsopgave"/>
-            <w:rPr>
-[...4 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0087184D">
-[...7 lines deleted...]
-            <w:t>Inhoud</w:t>
+          <w:r>
+            <w:t>Inhoudsopgave</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6582CA4F" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00EA70B6" w:rsidP="00975D24">
+        <w:p w14:paraId="249D31C2" w14:textId="6E342CBE" w:rsidR="00F57F1D" w:rsidRDefault="008D1B9E">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0087184D">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0087184D">
+          <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0087184D">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc516690512" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729390" w:history="1">
+            <w:r w:rsidR="00F57F1D" w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidR="00F57F1D" w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inleiding</w:t>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729390 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="659821D2" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="3D8A98CC" w14:textId="7C16F749" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729391" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Korte beschrijving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729391 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0914A23B" w14:textId="2B6D8EED" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729392" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Wetgeving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729392 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="77A055EC" w14:textId="11B0E64F" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729393" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Periodiciteit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729393 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D0D2A2E" w14:textId="306599ED" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729394" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uitvoering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729394 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D1812D5" w14:textId="4E260294" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690513" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729395" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...5 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Overzicht bevoegdheidsverklaringen voor het beheren van elektrische installaties door bevoegde personen cfr. AREI art. 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729395 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18566F6D" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="7F975356" w14:textId="16D3DF78" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729396" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Installatieverantwoordelijke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729396 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B6501E6" w14:textId="3F14ACB7" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729397" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Werkverantwoordelijke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729397 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D06D7E8" w14:textId="1249EA79" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729398" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Attestering van persoon (BA4-BA5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729398 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2A95A2CB" w14:textId="0BE7B871" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690514" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729399" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>De schema’s en de plannen van de elektrische installatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729399 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46FD5EEC" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="49931279" w14:textId="0DBE49F8" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729400" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Overzicht van LS-Borden (vb. evacuatieplan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729400 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2A3885CC" w14:textId="2245D699" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729401" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Boomstructuur en benaming LS-Borden (vb. structuur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729401 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5571B4C8" w14:textId="6648CB1F" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729402" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Elektrische schema’s LS-Borden (ééndraadsschema per bord)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729402 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0631360D" w14:textId="7BEDF133" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690515" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729403" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...7 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Een duidelijke identificatie van de delen van de elektrische installatie die niet voldoen aan het AREI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="001F3417">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005A0F77">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729403 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="012F51AA" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="28F33896" w14:textId="5D70236F" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690516" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729404" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...7 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>De risicoanalyses van de installatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729404 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F5C96A4" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="15CE9E3F" w14:textId="1C5AFE2B" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690517" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729405" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...7 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Berekeningsnota’s en de andere documenten die eventueel nodig zijn om de naleving van de bepalingen van KB 4/12/2012 te beoordelden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729405 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E0BC7AD" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="3299A2DD" w14:textId="3F0C86A1" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690518" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729406" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...7 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Het verslag van het eerste (= gelijkvormigheidsonderzoek), het voorlaatste en het laatste controlebezoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729406 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54F822BB" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="4B09D92B" w14:textId="2D6A7B92" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729407" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Controle van de elektrische installatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729407 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="53DD1B24" w14:textId="259B9366" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729408" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Eerste controle (ook gelijkvormigheidsonderzoek genaamd)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729408 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="646709B8" w14:textId="2F777B01" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729409" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Periodieke controle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729409 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5FECC949" w14:textId="1BC57711" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690519" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729410" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:bCs w:val="0"/>
-[...17 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Werkinstructies voor het personeel en instructies voor het toedienen van de eerste hulp bij een ongeval te wijten aan een elektrisch incident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729410 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E59514D" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="19F2CF83" w14:textId="14311BDC" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729411" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Signalisatie en instructie met betrekking tot de eerste hulp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729411 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="130F8DD7" w14:textId="02533B14" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729412" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Eerste hulp bij ongevallen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729412 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="56C11BE3" w14:textId="0DA7796B" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1440"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729413" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Het slachtoffer losmaken van de stroombron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729413 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4957C8CD" w14:textId="5E05E0D4" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1440"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729414" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.2.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>De eerste hulp toedienen:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729414 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="47BF4B8C" w14:textId="642CD9B6" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236729415" w:history="1">
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bijlagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729415 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="10C202FE" w14:textId="1859E636" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690520" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729416" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:color w:val="CC0066"/>
-[...7 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Een lijst met de namen van de personen die een BA4 of een BA5 attest hebben met vermelding van hun bekwaamheid, de delen van de installatie waarvoor hun bekwaamheid geldig is en de evaluatie die geleid heeft tot het toekennen van het attest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729416 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5390C9FE" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="7DF98889" w14:textId="22B01687" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690521" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729417" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>BA4: Leerkrachten (BaO), MVD-personeel en poetspersoneel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729417 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74A1F900" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="68F7EDCC" w14:textId="0029B926" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690522" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729418" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:webHidden/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r w:rsidRPr="0049759E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Volgende personen worden bevoegd verklaard als “gewaarschuwde” persoon (BA4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729418 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04DA6C24" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="0A6A9908" w14:textId="1EF3A6AA" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690523" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729419" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bijlagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729419 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A734D5C" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="367D8D4A" w14:textId="2B6C3F3F" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690524" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729420" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>BA5: Vakbekwaam persoon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729420 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="446BA9AC" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="09A2315E" w14:textId="42A1A28E" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1440"/>
+            </w:tabs>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690525" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729421" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Algemeen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729421 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="715910DC" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="2E4CA2B0" w14:textId="0BFF49DC" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1440"/>
+            </w:tabs>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690526" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729422" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>BA5 Labo elektriciteit / didactische lokalen elektriciteit: leerkrachten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729422 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00E8BEEA" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="4D0A14FA" w14:textId="1B8D6032" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690527" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729423" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Volgende personen worden bevoegd verklaard als “Bevoegd” persoon (BA5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
-              <w:t>…………………………………………………………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729423 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BF0B533" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
+        <w:p w14:paraId="16D388E6" w14:textId="1758DBF0" w:rsidR="00F57F1D" w:rsidRDefault="00F57F1D">
           <w:pPr>
-            <w:pStyle w:val="Inhopg1"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc516690528" w:history="1">
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+          <w:hyperlink w:anchor="_Toc236729424" w:history="1">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7.6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
+            <w:r w:rsidRPr="0049759E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bijlagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00975D24" w:rsidRPr="0087184D">
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236729424 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE510F">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C646D72" w14:textId="77777777" w:rsidR="00975D24" w:rsidRPr="0087184D" w:rsidRDefault="00B527E0" w:rsidP="00975D24">
-[...1 lines deleted...]
-            <w:pStyle w:val="Inhopg1"/>
+        <w:p w14:paraId="054B5F89" w14:textId="4C379D5F" w:rsidR="008D1B9E" w:rsidRDefault="008D1B9E">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1391 lines deleted...]
-              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:b/>
               <w:bCs/>
-              <w:color w:val="CC0066"/>
-              <w:lang w:val="nl-NL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="028EB04F" w14:textId="77777777" w:rsidR="00EA70B6" w:rsidRDefault="00EA70B6" w:rsidP="00C31798">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="6C211473" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C31798" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc516690514"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc236729390"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inleiding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C31798">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...292 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C25369D" w14:textId="77777777" w:rsidR="00C31798" w:rsidRPr="00587688" w:rsidRDefault="00C31798" w:rsidP="00587688">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc516690515"/>
+    <w:p w14:paraId="4C1A68AD" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00587688" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc516690515"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc236729391"/>
       <w:r w:rsidRPr="00587688">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Korte beschrijving</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00587688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AACF6EE" w14:textId="77777777" w:rsidR="00C31798" w:rsidRPr="00C702A5" w:rsidRDefault="00C31798" w:rsidP="00C31798">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2C2E9A14" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>De werkgever moet een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>dossier van de elektrische installatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t> samenstellen en bijhouden. Het wordt op een geschikte drager bewaard en wordt ter beschikking gesteld van de werknemers die werkzaamheden of opdrachten moeten uitvoeren in de onderneming. De volgende elementen maken minimaal deel uit van het dossier:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D9B3F4" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>e schema's en de plannen van de elektrische installatie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D96471" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>en duidelijke identificatie van de delen van de elektrische installatie die niet voldoen aan het AREI;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EF23DB" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>e risicoanalyses van de delen van de installatie die niet voldoen aan het AREI en een verantwoording van de genomen preventiemaatregelen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3F7C7A" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>erekeningsnota's en de andere documenten die eventueel nodig zijn om de naleving van de bepalingen van dit KB te beoordelen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9707B9" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>et verslag van het eerste (= gelijkvormigheidsonderzoek), het voorlaatste en het laatste controlebezoek;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46100EE9" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>erkinstructies voor het personeel en instructies voor het toedienen van de eerste hulp bij een ongeval te wijten aan een elektrisch incident;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7118DE27" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>en lijst met de namen van de personen die een BA4 of een BA5 attest hebben met vermelding van hun bekwaamheid, de delen van de installatie waarvoor hun bekwaamheid geldig is en de evaluatie die geleid heeft tot het toekennen van het attest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F7261" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Specifiek in het kader van werkzaamheden aan elektrische installaties moeten volgende personen aangeduid worden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A3E8F4" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>nstallatieverantwoordelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>: persoon aangeduid om de verantwoordelijkheid voor de exploitatie van de elektrische installatie op zich te nemen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C99D3" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>erkverantwoordelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>: persoon aangeduid om de leiding van de werkzaamheden op zich te nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561634E7" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00587688" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc516690516"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc236729392"/>
+      <w:r w:rsidRPr="00587688">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wetgeving</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00587688">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF8687F" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>De werkgever moet een </w:t>
-[...422 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00B527E0">
+        <w:r w:rsidRPr="003E2FCB">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="nl-BE"/>
           </w:rPr>
           <w:t>Codex</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B527E0">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003E2FCB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>, boek III, titel 2: Elektrische installaties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC9A6CB" w14:textId="77777777" w:rsidR="00B527E0" w:rsidRPr="00B527E0" w:rsidRDefault="00B527E0" w:rsidP="00B527E0">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="50CD9D2A" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00B527E0">
+        <w:r w:rsidRPr="003E2FCB">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="nl-BE"/>
           </w:rPr>
           <w:t>AREI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B527E0">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003E2FCB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t> - Boek I: Installaties op laagspanning en op zeer lage spanning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091095B0" w14:textId="77777777" w:rsidR="00B527E0" w:rsidRPr="00B527E0" w:rsidRDefault="00B527E0" w:rsidP="00B527E0">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="7A0DFE30" w14:textId="512B6161" w:rsidR="003E2FCB" w:rsidRPr="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00B527E0">
+        <w:r w:rsidRPr="003E2FCB">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="nl-BE"/>
           </w:rPr>
           <w:t>AREI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B527E0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003E2FCB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t> - Boek II: Installaties op hoogspanning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292DB027" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t> - Boek II: Installaties op hoogspanning</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FA2BC2" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00587688" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc516690517"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc236729393"/>
+      <w:r w:rsidRPr="00587688">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Periodiciteit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00587688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="78DF06D3" w14:textId="77777777" w:rsidR="00975D24" w:rsidRDefault="00975D24" w:rsidP="00C31798">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426D8DDD" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Eenmalig en bij wijzigingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1E243A" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
       <w:pPr>
         <w:spacing w:after="165" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F15B9AD" w14:textId="77777777" w:rsidR="00C31798" w:rsidRPr="00587688" w:rsidRDefault="00C31798" w:rsidP="00587688">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc516690517"/>
+    <w:p w14:paraId="7FE82FB2" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00587688" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc516690518"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc236729394"/>
       <w:r w:rsidRPr="00587688">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Uitvoering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00587688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F80E06A" w14:textId="77777777" w:rsidR="00C31798" w:rsidRPr="00C702A5" w:rsidRDefault="00C31798" w:rsidP="00C31798">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="097ACCC2" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C702A5" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Algemeen directeur of gemandateerde directeur in samenwerking met de hiërarchische lijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C702A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2971DA57" w14:textId="20622301" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C702A5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>Eenmalig en bij wijzigingen</w:t>
-[...51 lines deleted...]
-          <w:lang w:eastAsia="nl-BE"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FBC798" w14:textId="1BEB8BAC" w:rsidR="003E2FCB" w:rsidRPr="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc236729395"/>
+      <w:r w:rsidRPr="00C10258">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Overzicht bevoegdheidsverklaringen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...238 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc516690519"/>
+      <w:r w:rsidRPr="00C10258">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>voor het beheren van elektrische installaties door bevoegde personen</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">2. </w:t>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C10258">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>Overzicht bevoegdheidsverklaringen</w:t>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>cfr. AREI art. 47</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1A24CF37" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C10258" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc516690520"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc236729396"/>
+      <w:r w:rsidRPr="00C10258">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Installatieverantwoordelijke</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="112E1EEA" w14:textId="67983528" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:r w:rsidRPr="00244868">
+        <w:t>De installatieverantwoordelijke wordt aangeduid door de werkgever of zijn afgevaardigde.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Binnen onze scholengroep is dit voor iedere school de directeur/coördinator/beheerder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3164B7BF" w14:textId="19F91F5F" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:r>
+        <w:t xml:space="preserve">De installatieverantwoordelijke is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+        </w:rPr>
+        <w:t>naam installatieverantwoordelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6AA4">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BED2AC5" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00244868" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE9F1D3" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00B6125F" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc516690521"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc236729397"/>
+      <w:r w:rsidRPr="00C10258">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Werkverantwoordelijke</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4CEF2AE1" w14:textId="207D6139" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:r w:rsidRPr="00244868">
+        <w:t>De werkverantwoordelij</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ke is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007512B6">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+        </w:rPr>
+        <w:t>naam werkverantwoordelijke</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C10258">
-[...10 lines deleted...]
-        <w:t>voor het beheren van elektrische installaties door bevoegde personen</w:t>
+      <w:r w:rsidRPr="00ED7C9B">
+        <w:t>(BA4 geattesteerde van de school, kan ook de installatieverantwoordelijke zijn</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...185 lines deleted...]
-        <w:spacing w:before="120"/>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CD0C5A" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00ED7C9B" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:right="-130" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4CE411" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00C10258" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc516690522"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc236729398"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Attestering van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10258">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persoon (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>BA4-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10258">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>BA5)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="36D609FD" w14:textId="3647143A" w:rsidR="003E2FCB" w:rsidRPr="00244868" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
       <w:r w:rsidRPr="00244868">
-        <w:rPr>
-[...68 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc516690522"/>
+        <w:t xml:space="preserve">De toekenning van de bevoegdheid van een vakbekwaam persoon gebeurt door de </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> persoon (</w:t>
+        <w:t>werkgever of zijn afgevaardigde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244868">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F573BC0" w14:textId="73EE3A14" w:rsidR="00DA26B5" w:rsidRDefault="003E2FCB" w:rsidP="003A0BA0">
+      <w:r w:rsidRPr="00244868">
+        <w:t xml:space="preserve">Voor personen die de </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244868">
+        <w:t xml:space="preserve"> opleiding </w:t>
+      </w:r>
+      <w:r>
         <w:t>BA4-</w:t>
       </w:r>
-      <w:r w:rsidR="00244868" w:rsidRPr="00C10258">
-[...25 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00244868">
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>werkgever of zijn afgevaardigde.</w:t>
+        <w:t>BA5 met vo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ldoening gevolgd hebben gebeurt de toekenning voor 5 jaar. Deze periode kan met</w:t>
       </w:r>
       <w:r w:rsidRPr="00244868">
-        <w:rPr>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ee</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7C9B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>n bijkomende opleiding automatisch verlengd worden met 5 jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28429248" w14:textId="77777777" w:rsidR="00244868" w:rsidRDefault="00244868" w:rsidP="00244868">
-[...373 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="0932E12D" w14:textId="769DC02E" w:rsidR="006B7F37" w:rsidRDefault="006B7F37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5F2867" w14:textId="6CD6DA38" w:rsidR="005D6DE0" w:rsidRDefault="005D6DE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097E7BE0" w14:textId="77777777" w:rsidR="006B7F37" w:rsidRPr="00C619CF" w:rsidRDefault="006B7F37" w:rsidP="003A0BA0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2071"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F65C77" w14:paraId="529F81F0" w14:textId="77777777" w:rsidTr="00F65C77">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="793A74CB" w14:textId="77777777" w:rsidR="00F65C77" w:rsidRPr="008C78AB" w:rsidRDefault="00F65C77" w:rsidP="00F65C77">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="17" w:name="_Toc236729399"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc383511339"/>
+            <w:r w:rsidRPr="008C78AB">
+              <w:t>De schema’s en de plannen van de elektrische installatie</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F65C77" w14:paraId="1A40A01E" w14:textId="77777777" w:rsidTr="00F65C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C48A722" w14:textId="77777777" w:rsidR="00F65C77" w:rsidRPr="00FB5190" w:rsidRDefault="00F65C77" w:rsidP="00F65C77">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="532464" w:themeColor="accent3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="80"/>
+                <w:szCs w:val="80"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="18"/>
+    </w:tbl>
+    <w:p w14:paraId="0BC1DAAF" w14:textId="134CAED2" w:rsidR="00216005" w:rsidRPr="000B306A" w:rsidRDefault="000B306A" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc516690524"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Toc236729400"/>
+      <w:r w:rsidR="003E2FCB" w:rsidRPr="000B306A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Overzicht van LS-Borden (vb. evacuatieplan)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="003E2FCB" w:rsidRPr="000B306A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00856F18">
-[...62 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="60CB7C17" w14:textId="087D56F6" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="61081D17">
-[...29 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E6D039" wp14:editId="0ECECE7C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B7DDDC1" wp14:editId="36B10C68">
             <wp:extent cx="5760720" cy="3812109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="Afbeelding 17" descr="Gerelateerde afbeelding"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="Gerelateerde afbeelding"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="3812109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E196A91" w14:textId="77777777" w:rsidR="00BB07F1" w:rsidRPr="00BB07F1" w:rsidRDefault="00BB07F1" w:rsidP="00D52E40">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="7FE4CC05" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRDefault="003E2FCB" w:rsidP="003E2FCB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12096599" w14:textId="77777777" w:rsidR="003E2FCB" w:rsidRPr="00FB5190" w:rsidRDefault="003E2FCB" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...109 lines deleted...]
-    <w:p w14:paraId="0019E930" w14:textId="77777777" w:rsidR="00050867" w:rsidRDefault="00B527E0" w:rsidP="00050867">
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc516690525"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236729401"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:t>Boomstructuur en benaming LS-Borden (vb. structuur)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="176E4807" w14:textId="7D47D39A" w:rsidR="003E2FCB" w:rsidRPr="003E2FCB" w:rsidRDefault="00CA3551" w:rsidP="003E2FCB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="nl-BE"/>
-[...3 lines deleted...]
-            <v:imagedata r:id="rId15" o:title=""/>
+        </w:rPr>
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="7D1385DD">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:87.45pt;margin-top:534.85pt;width:293.3pt;height:101.8pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:page">
+            <v:imagedata r:id="rId16" o:title=""/>
+            <w10:wrap anchory="page"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="CorelDRAW.Graphic.13" ShapeID="_x0000_s1027" DrawAspect="Content" ObjectID="_1724585085" r:id="rId18"/>
+          <o:OLEObject Type="Embed" ProgID="CorelDRAW.Graphic.13" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1847447617" r:id="rId17"/>
         </w:object>
       </w:r>
-      <w:r w:rsidR="00584869">
+      <w:r w:rsidR="003E2FCB">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2ED4323C" wp14:editId="1D97E158">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CCDEA90" wp14:editId="02AC9518">
             <wp:extent cx="4953000" cy="3094532"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Afbeelding 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4964736" cy="3101864"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30546D0A" w14:textId="77777777" w:rsidR="00802DBD" w:rsidRDefault="00802DBD" w:rsidP="00195A95">
+    <w:p w14:paraId="4D8293A9" w14:textId="308AB9D2" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B113E4B" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="00FB5190" w:rsidRDefault="003A0BA0" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc516690526"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236729402"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:lastRenderedPageBreak/>
+        <w:t>Elektrische schema’s LS-Borden (ééndraadsschema per bord)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="0F8FAC99" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="00BB07F1" w:rsidRDefault="00CA3551" w:rsidP="003A0BA0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-      </w:pPr>
-[...93 lines deleted...]
-      <w:r>
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="7E5D8D51">
+          <v:shape id="_x0000_s2051" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:65.5pt;margin-top:189.9pt;width:293.3pt;height:101.8pt;z-index:251660288;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="CorelDRAW.Graphic.13" ShapeID="_x0000_s2051" DrawAspect="Content" ObjectID="_1847447618" r:id="rId19"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="003A0BA0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="3C573301">
-[...10 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66ACB3A0" wp14:editId="0A73E5FB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D2E2D72" wp14:editId="2F9252BF">
             <wp:extent cx="4165121" cy="2529840"/>
             <wp:effectExtent l="152400" t="152400" r="368935" b="365760"/>
             <wp:docPr id="14" name="Afbeelding 14" descr="Gerelateerde afbeelding"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Gerelateerde afbeelding"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4172845" cy="2534532"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="333333">
                           <a:alpha val="65000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49307CA4" w14:textId="77777777" w:rsidR="00195A95" w:rsidRDefault="00BB07F1" w:rsidP="00BB07F1">
+    <w:p w14:paraId="55077C56" w14:textId="6B9E299F" w:rsidR="003E2FCB" w:rsidRDefault="003A0BA0" w:rsidP="003A0BA0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="nl-BE"/>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B4A9465" wp14:editId="172BA1BD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B7D252F" wp14:editId="2B082D9A">
             <wp:extent cx="4161513" cy="1805940"/>
             <wp:effectExtent l="152400" t="152400" r="353695" b="365760"/>
             <wp:docPr id="15" name="Afbeelding 15" descr="Afbeeldingsresultaat voor elektrische installatie LS-borden"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Afbeeldingsresultaat voor elektrische installatie LS-borden"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4185435" cy="1816321"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="333333">
                           <a:alpha val="65000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642A7033" w14:textId="77777777" w:rsidR="00195A95" w:rsidRDefault="00195A95" w:rsidP="00195A95">
+    <w:p w14:paraId="0B2B46B8" w14:textId="636542C0" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366DFFAF" w14:textId="594F1AB8" w:rsidR="00FB5190" w:rsidRDefault="00FB5190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC0EAAC" w14:textId="77777777" w:rsidR="00FB5190" w:rsidRDefault="00FB5190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2269"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB5190" w:rsidRPr="00FB5190" w14:paraId="013E8AA8" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BDB7BC" w14:textId="2D6C3648" w:rsidR="00FB5190" w:rsidRPr="00FB5190" w:rsidRDefault="009C2656" w:rsidP="00D57B3E">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="24" w:name="_Toc236729403"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB5190">
+              <w:t>en duidelijke identificatie van de delen van de elektrische installatie die niet voldoen aan het</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7271">
+              <w:t xml:space="preserve"> AREI</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5190" w:rsidRPr="00FB5190" w14:paraId="324A5079" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5759FCF6" w14:textId="3B6AF71F" w:rsidR="00FB5190" w:rsidRPr="00FB5190" w:rsidRDefault="00FB5190" w:rsidP="00E92E5D">
+            <w:pPr>
+              <w:pStyle w:val="Ondertitel"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:bCs/>
+                <w:color w:val="532464" w:themeColor="accent3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="80"/>
+                <w:szCs w:val="80"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5190">
+              <w:t>(Een kopie bijvoegen van het keuringsverslag EDTC: inbreuken en opmerkingen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30BD9B7D" w14:textId="77777777" w:rsidR="00F65C77" w:rsidRDefault="00F65C77">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C812CC" w14:textId="44E9B064" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0" w:rsidP="003A0BA0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="4B1F3F73" w14:textId="77777777" w:rsidR="00195A95" w:rsidRDefault="00195A95" w:rsidP="00195A95">
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2041"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F65C77" w14:paraId="01BFC7C6" w14:textId="77777777" w:rsidTr="001E7D20">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4830587E" w14:textId="314E9EBF" w:rsidR="00F65C77" w:rsidRPr="003D0766" w:rsidRDefault="009C2656" w:rsidP="00F65C77">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="25" w:name="_Toc236729404"/>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00F65C77" w:rsidRPr="00FB5190">
+              <w:t>e risicoanalyses van de installatie</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F65C77" w14:paraId="00D5C338" w14:textId="77777777" w:rsidTr="001E7D20">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="355F9CEB" w14:textId="77777777" w:rsidR="00F65C77" w:rsidRDefault="00F65C77" w:rsidP="00F65C77">
+            <w:pPr>
+              <w:pStyle w:val="Ondertitel"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(de basisrisicoanalyse staat op smartschool)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3013C0BC" w14:textId="77777777" w:rsidR="00F65C77" w:rsidRPr="003A0BA0" w:rsidRDefault="00F65C77" w:rsidP="00F65C77">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5420D049" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2269"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003A0BA0" w14:paraId="4734A58C" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="439506DA" w14:textId="3643B808" w:rsidR="003A0BA0" w:rsidRPr="003A0BA0" w:rsidRDefault="009C2656" w:rsidP="00FB5190">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="26" w:name="_Toc236729405"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0BA0" w:rsidRPr="003A0BA0">
+              <w:t>erekeningsnota’s en de andere documenten die eventueel nodig zijn om de naleving van de bepalingen</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0BA0">
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:r w:rsidR="00F57F1D">
+              <w:t>KB</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0BA0">
+              <w:t xml:space="preserve"> 4/12/2012 te beoordelden</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r w:rsidR="003A0BA0" w:rsidRPr="003A0BA0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0BA0" w14:paraId="5D974F9F" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BFC938" w14:textId="75A05A3C" w:rsidR="003A0BA0" w:rsidRPr="003A0BA0" w:rsidRDefault="003A0BA0" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:pStyle w:val="Ondertitel"/>
+              <w:rPr>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A0BA0">
+              <w:t>(enkel bij</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> inbreuken/opmerkingen in het keuringsverslag edtc toe te voegen) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0277B1B9" w14:textId="0BD90ED2" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0" w:rsidP="003A0BA0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="08D20056" w14:textId="77777777" w:rsidR="00195A95" w:rsidRDefault="00195A95" w:rsidP="00195A95">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211A47E9" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2269"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003A0BA0" w14:paraId="1A18BDCB" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFBCDF4" w14:textId="52B12661" w:rsidR="003A0BA0" w:rsidRPr="003D0766" w:rsidRDefault="009C2656" w:rsidP="00FB5190">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="27" w:name="_Toc236729406"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0BA0" w:rsidRPr="003A0BA0">
+              <w:t>et verslag van het eerste (= gelijkvormigheidsonderzoek</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0BA0">
+              <w:t>), het voorlaatste en het laatste controlebezoek</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0BA0" w14:paraId="26BBE872" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4235D868" w14:textId="0C061EE3" w:rsidR="003A0BA0" w:rsidRPr="00F24F4A" w:rsidRDefault="003A0BA0" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:pStyle w:val="Ondertitel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(belangrijk is het eerste gelijkvormigheidsonderzoek) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7405569F" w14:textId="5C14BF2F" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0" w:rsidP="003A0BA0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...103 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F763CA" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36639E04" w14:textId="6148038C" w:rsidR="003A0BA0" w:rsidRPr="00FB5190" w:rsidRDefault="003A0BA0" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...338 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc516690531"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc236729407"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:lastRenderedPageBreak/>
+        <w:t>Controle van de elektrische installatie</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B1C3B7" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="002520B0" w:rsidRDefault="003A0BA0" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002520B0">
+        <w:t>De controle van elektrische installaties wordt uitgevoerd door een Externe Dienst voor Technische Controle (EDTC), in het AREI een erkend organisme genaamd (artikel 275 van het AREI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAE092B" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="002520B0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002520B0">
+        <w:t>De controle van de hoogspanningsinstallaties (vanaf 1000V) gebeurt overeenkomstig de bepalingen van artikel 272 van het AREI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA26741" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="002520B0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002520B0">
+        <w:t>De controle van de laagspanning gebeurt overeenkomstig de bepalingen van artikel 270 van het AREI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705FD7AA" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>Voor de controle van de laagspanningsinstallaties wordt een onderscheid gemaakt tussen de oude en de nieuwe installaties, uitgevoerd overeenkomstig het AREI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55099896" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRPr="002520B0" w:rsidRDefault="00F235CE" w:rsidP="00FB5190"/>
+    <w:p w14:paraId="27E197A9" w14:textId="37B1D9C9" w:rsidR="003A0BA0" w:rsidRPr="00FB5190" w:rsidRDefault="003A0BA0" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...380 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc516690532"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc236729408"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:t>Eerste controle (ook gelijkvormigheidsonderzoek genaamd)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00FB5190">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075344E">
-[...444 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="1483EE76" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="00F235CE" w:rsidRDefault="003A0BA0" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C3004A"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="532464" w:themeColor="accent3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+          <w:color w:val="532464" w:themeColor="accent3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oude installaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245FE3F5" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="002520B0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
       <w:r w:rsidRPr="002520B0">
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t>Een eerste controle moet ten laatste uitgevoerd worden op 1 januari 2014. Tijdens deze controle gaat het erkend organisme na of de installatie in overeenstemming is met de bepalingen van Bijlage 1 van het KB. Er wordt nagegaan of de risicoanalyses werden uitgevoerd en/of de installatie voldoet aan de minimale voorschriften (afdeling III) van het KB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB90599" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="002520B0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>Deze controle geeft aanleiding tot een verslag van de eerste controle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E187F06" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="002520B0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>Indien het verslag van de eerste controle aantoont dat de installatie niet voldoet aan de bepalingen van artikel 8, is de werkgever ertoe gehouden om de installatie uiterlijk op 31 december 2016 in overeenstemming te brengen met de bepalingen van dit artikel. Deze termijn kan overschreden worden met 2 jaar (31 december 2018) mits het opstellen van een gedetailleerd uitvoeringsplan waarin onder meer het volgende wordt vermeld: de redenen waarom de termijn voorzien voor het in overeenstemming brengen van de oude elektrische installatie niet kan worden gerespecteerd en de opeenvolgende uitvoeringsfasen met vermelding van de daaraan verbonden termijnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCDC4BF" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRPr="00F235CE" w:rsidRDefault="003A0BA0" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="532464" w:themeColor="accent3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:color w:val="532464" w:themeColor="accent3"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="nl-BE"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>Nieuwe installaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D01BCBC" w14:textId="77777777" w:rsidR="003A0BA0" w:rsidRDefault="003A0BA0" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>Zoals de oude elektrische installaties, moeten de elektrische installaties uitgevoerd overeenkomstig de bepalingen van het AREI onderworpen worden aan een gelijkvormigheidsonderzoek zoals bedoeld in naargelang het geval, artikel 270 of 272 van het AREI. Deze controle moet ten laatste uitgevoerd worden op 1 januari 2014.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002520B0">
+        <w:br/>
+        <w:t>Deze controle moet niet worden uitgevoerd wanneer er reeds een verslag van een erkend organisme bestaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261E9790" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00FB5190"/>
+    <w:p w14:paraId="42F85284" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00FB5190"/>
+    <w:p w14:paraId="25283B4D" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00FB5190"/>
+    <w:p w14:paraId="37F70514" w14:textId="241BC0A4" w:rsidR="00FB5190" w:rsidRPr="00FB5190" w:rsidRDefault="00FB5190" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc516690533"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc236729409"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:lastRenderedPageBreak/>
+        <w:t>Periodieke controle</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00FB5190">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8AB173" w14:textId="77777777" w:rsidR="00FB5190" w:rsidRPr="002520B0" w:rsidRDefault="00FB5190" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>De periodieke controle heeft als doel om het behoud van conformiteit van de installatie met het KB na te gaan. Hiervoor worden de volgende termijnen gebruikt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C652CE" w14:textId="77777777" w:rsidR="00FB5190" w:rsidRPr="00FB5190" w:rsidRDefault="00FB5190" w:rsidP="00FB5190">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5190">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Om de vijf jaar voor laagspanningsinstallaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3463945C" w14:textId="77777777" w:rsidR="00FB5190" w:rsidRPr="00FB5190" w:rsidRDefault="00FB5190" w:rsidP="00FB5190">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5190">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jaarlijks voor hoogspanningsinstallaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3F59FF" w14:textId="77777777" w:rsidR="00FB5190" w:rsidRPr="002520B0" w:rsidRDefault="00FB5190" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>De controle geeft aanleiding tot een verslag van periodieke controle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786C7DE6" w14:textId="77777777" w:rsidR="00FB5190" w:rsidRPr="002520B0" w:rsidRDefault="00FB5190" w:rsidP="00FB5190">
+      <w:r w:rsidRPr="002520B0">
+        <w:t>Wanneer bij de controle inbreuken op het KB worden vastgesteld, moet de werkgever maatregelen nemen om dit op te lossen. Als de installatie in gebruik blijft tijdens de aanpassing ervan, moet de werkgever de nodige preventiemaatregelen nemen zodat zijn werknemers en derde-werknemers veilig kunnen werken. Deze maatregelen zijn opnieuw gebaseerd op de risicoanalyse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735D445E" w14:textId="5AEBE894" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="003A0BA0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2746651C" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2269"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F235CE" w14:paraId="5C49A35A" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="553B3ABF" w14:textId="10EC91F1" w:rsidR="00F235CE" w:rsidRPr="003D0766" w:rsidRDefault="009C2656" w:rsidP="00F235CE">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="34" w:name="_Toc236729410"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00F235CE">
+              <w:t>erkinstructies voor het personeel en instructies voor het toedienen van de eerste hulp bij een ongeval te wijten aan een elektrisch incident</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F235CE" w14:paraId="4E33E035" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="100C981A" w14:textId="2892E0DC" w:rsidR="00F235CE" w:rsidRPr="00F24F4A" w:rsidRDefault="00F235CE" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:pStyle w:val="Ondertitel"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="502FF58C" w14:textId="1CB1EC14" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="003A0BA0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BA86CA" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453A2395" w14:textId="4C5C2026" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc516690535"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc236729411"/>
+      <w:r w:rsidRPr="00F235CE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Signalisatie en instructie met betrekking tot de eerste hulp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00F235CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E8F894" w14:textId="77777777" w:rsidR="00F37912" w:rsidRPr="002520B0" w:rsidRDefault="00F37912" w:rsidP="00F37912">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6273E0FF" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37912">
+        <w:t>De werkgever signaleert de elektrische installaties rekening houdend met de bepalingen van de artikelen 261 tot 264 van het AREI. Bovendien moet op oordeelkundig gekozen plaatsen een instructie uitgehangen worden met betrekking tot de eerste hulp die toegediend moet worden in geval van een ongeval met elektrische oorsprong.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128B769F" w14:textId="4BB50A9B" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc516690536"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc236729412"/>
+      <w:r w:rsidRPr="00F235CE">
+        <w:t>Eerste hulp bij ongevallen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00F235CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B527F64" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006447F2">
+        <w:t xml:space="preserve">De eerste minuten die volgen op een ongeval ten gevolge van een elektrisch contact zijn zeer belangrijk voor het overleven van het slachtoffer, daarom is een vlugge interventie bepalend. Aarzel niet om hulp te vragen aan personen in de omgeving en ga als volgt te werk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EDD9B2" w14:textId="2338773C" w:rsidR="00F235CE" w:rsidRPr="00587688" w:rsidRDefault="00F235CE" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl3"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc516690537"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc236729413"/>
+      <w:r w:rsidRPr="006447F2">
+        <w:t>Het slachtoffer losmaken van de stroombron</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="006447F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC56E9D" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C3004A"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="532464" w:themeColor="accent3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...43 lines deleted...]
-          <w:color w:val="0074A4"/>
+          <w:color w:val="532464" w:themeColor="accent3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...655 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Hoe tewerk gaan? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBFDC06" w14:textId="63AC955B" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...397 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE8883A" wp14:editId="16BF1E98">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51DBE13D" wp14:editId="7B5CD36C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3748405</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>106045</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2475865" cy="2331720"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21353"/>
                 <wp:lineTo x="21439" y="21353"/>
                 <wp:lineTo x="21439" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="5" name="Afbeelding 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2475865" cy="2331720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006447F2" w:rsidRPr="006447F2">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006447F2">
         <w:t>ZONDER het lichaam van het slachtoffer aan te raken, verbreek de stroomtoevoer door de stekker uit te trekken of de stroom uit te schakelen met een schakelaar van de machine of van de elektriciteitskast</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4AF61A" w14:textId="77777777" w:rsidR="006447F2" w:rsidRDefault="006447F2" w:rsidP="00C824E9">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FB41184" w14:textId="31B3DDB0" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:r w:rsidRPr="006447F2">
-        <w:rPr>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Indien het onmogelijk is de stroomtoevoer uit te schakelen of dit te veel tijd vraagt, maak het slachtoffer los en gebruik daarvoor een </w:t>
       </w:r>
       <w:r w:rsidRPr="00C824E9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>isolerend voorwerp</w:t>
       </w:r>
       <w:r w:rsidRPr="006447F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0661F4" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="00C824E9" w:rsidP="00C824E9">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7A10BB4F" w14:textId="27B1B5FA" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">isolerende handschoenen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEEB50A" w14:textId="060B53B1" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">houten kruk of bankje, plank, lat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E528A9" w14:textId="4A0526A1" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstopsommingteken1"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="73689BDB" w14:textId="77777777" w:rsidR="006447F2" w:rsidRPr="00C824E9" w:rsidRDefault="006447F2" w:rsidP="00C824E9">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">lederen riem, touw </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7355C723" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="19"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C824E9">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F235CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">OPGELET: voor metalen voorwerpen die de elektrische stroom geleiden! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F301EF7" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="00C824E9" w:rsidP="00C824E9">
+    <w:p w14:paraId="3CC591B6" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4420ADB1" w14:textId="77777777" w:rsidR="006447F2" w:rsidRDefault="006447F2" w:rsidP="00C824E9">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2DB339E3" w14:textId="77C7B5E9" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:r w:rsidRPr="006447F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Indien het om een hoogspanningslijn gaat, ga niet naar het slachtoffer, blijf op twintig meter van de hoogspanningslijn en roep de hulpdiensten</w:t>
       </w:r>
-      <w:r w:rsidR="00C824E9">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006447F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B42F7A" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="00C824E9" w:rsidP="00C824E9">
-[...21 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="050E44B7" w14:textId="199727A5" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="009078D8">
       <w:r w:rsidRPr="006447F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Verwittig de hulpdiensten, bel 112 of de interne hulpdienst van het bedrijf en vermeld dat het een ongeval met elektriciteit betreft, l</w:t>
       </w:r>
-      <w:r w:rsidR="00C824E9">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>aat het slachtoffer niet alleen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E5A23F" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="00C824E9" w:rsidP="00C824E9">
-[...111 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc516690538"/>
+    <w:p w14:paraId="206B3578" w14:textId="02E7E6D4" w:rsidR="009078D8" w:rsidRDefault="009078D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6ECDAA" w14:textId="75461FDB" w:rsidR="00F235CE" w:rsidRPr="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc516690538"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc236729414"/>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="nl-BE"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D057B12" wp14:editId="164F30D1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3327E1FA" wp14:editId="1C150485">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4370070</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>518160</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1691640" cy="1151255"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21088"/>
                 <wp:lineTo x="21405" y="21088"/>
                 <wp:lineTo x="21405" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="8" name="Afbeelding 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1691640" cy="1151255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C824E9">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F235CE">
         <w:t>De eerste hulp toedienen:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="04B329CF" w14:textId="77777777" w:rsidR="00915C26" w:rsidRDefault="00915C26" w:rsidP="00C824E9">
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="00F235CE">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C6235A" w14:textId="77777777" w:rsidR="00C0741F" w:rsidRDefault="00C0741F" w:rsidP="00CA600E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04051A6D" w14:textId="605039CC" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00CA600E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006447F2">
+        <w:t xml:space="preserve">- indien het slachtoffer buiten bewustzijn is maar ademt, leg het slachtoffer op de rug en breng de benen iets hoger dan de rest van het lichaam </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157041BA" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77107C24" wp14:editId="4E777673">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D5B2DD7" wp14:editId="5DFA94E7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>127000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1677670" cy="1021080"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21358"/>
                 <wp:lineTo x="21338" y="21358"/>
                 <wp:lineTo x="21338" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="9" name="Afbeelding 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1677670" cy="1021080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4242AD79" w14:textId="77777777" w:rsidR="00915C26" w:rsidRDefault="00915C26" w:rsidP="00C824E9">
+    <w:p w14:paraId="0E9626AF" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1305D10D" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="006447F2" w:rsidP="00C824E9">
+    <w:p w14:paraId="3156BE33" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="009078D8">
+      <w:r w:rsidRPr="006447F2">
+        <w:t xml:space="preserve">- indien het slachtoffer buiten bewustzijn is en niet meer ademt pas dan kunstmatige beademing toe (mond aan mond) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CB6DF6" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006447F2">
+    </w:p>
+    <w:p w14:paraId="0246627E" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">- indien het slachtoffer buiten bewustzijn is en niet meer ademt pas dan kunstmatige beademing toe (mond aan mond) </w:t>
-[...23 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5807FFE7" wp14:editId="45F130DC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="712F4F3C" wp14:editId="3EFFB186">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4525645</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>4445</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1430655" cy="1243965"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21170"/>
                 <wp:lineTo x="21284" y="21170"/>
                 <wp:lineTo x="21284" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="11" name="Afbeelding 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1430655" cy="1243965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C61973" w14:textId="77777777" w:rsidR="006412AC" w:rsidRDefault="006412AC" w:rsidP="00C824E9">
+    <w:p w14:paraId="613D335E" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CB0CCB" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="006447F2" w:rsidP="00C824E9">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0CA1BD1E" w14:textId="6A8A671B" w:rsidR="00F235CE" w:rsidRPr="009078D8" w:rsidRDefault="00F235CE" w:rsidP="009078D8">
       <w:r w:rsidRPr="006447F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">- indien het slachtoffer buiten bewustzijn is, niet meer ademt en geen polsslag heeft reanimeer met hartmassage </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB6B48C" w14:textId="77777777" w:rsidR="00C824E9" w:rsidRDefault="00C824E9" w:rsidP="00C824E9">
-[...11 lines deleted...]
-    <w:p w14:paraId="58390872" w14:textId="77777777" w:rsidR="006412AC" w:rsidRDefault="006412AC" w:rsidP="00C824E9">
+    <w:p w14:paraId="33E0DB4D" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F05CFFD" w14:textId="77777777" w:rsidR="006412AC" w:rsidRDefault="006412AC" w:rsidP="00C824E9">
+    <w:p w14:paraId="5449E3AD" w14:textId="77777777" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="00F235CE">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D08D6D5" w14:textId="77777777" w:rsidR="006447F2" w:rsidRPr="00C824E9" w:rsidRDefault="006447F2" w:rsidP="00C824E9">
+    <w:p w14:paraId="31B0415C" w14:textId="5935BF87" w:rsidR="00F235CE" w:rsidRDefault="00F235CE" w:rsidP="009078D8">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="19"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C824E9">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009078D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="19"/>
-[...46 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>OPGELET: na een ongeval ten gevolge van elektriciteit moet het slachtoffer steeds een arts raadplegen!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4524B803" w14:textId="77777777" w:rsidR="009078D8" w:rsidRPr="008377A7" w:rsidRDefault="009078D8" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc236729415"/>
+      <w:r w:rsidRPr="008377A7">
+        <w:t>Bijlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="008377A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002520B0" w:rsidRPr="00C92944">
-[...25 lines deleted...]
-    <w:p w14:paraId="381DD434" w14:textId="77777777" w:rsidR="004253AD" w:rsidRPr="00F37912" w:rsidRDefault="00ED4662" w:rsidP="004253AD">
+    </w:p>
+    <w:p w14:paraId="2CB41F29" w14:textId="77777777" w:rsidR="009078D8" w:rsidRPr="00F37912" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50EC4FFF" wp14:editId="14C5CEF1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67A45340" wp14:editId="261AB876">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3630083</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>38100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2070100" cy="2929615"/>
             <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Afbeelding 16" descr="Afbeeldingsresultaat voor instructiekaart eerste hulp elektrocutie"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Afbeeldingsresultaat voor instructiekaart eerste hulp elektrocutie"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2070100" cy="2929615"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004253AD">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03A0BD36" wp14:editId="488762EF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A234428" wp14:editId="65FAA2B2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>25400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2057290" cy="2933398"/>
             <wp:effectExtent l="0" t="0" r="635" b="635"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21464"/>
                 <wp:lineTo x="21407" y="21464"/>
                 <wp:lineTo x="21407" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="56" name="Afbeelding 56" descr="http://cdn-01.media-brady.com/store/stbenl/media/catalog/product/d/m/dmeu_pr_700_nfph_1_std.lang.all.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://cdn-01.media-brady.com/store/stbenl/media/catalog/product/d/m/dmeu_pr_700_nfph_1_std.lang.all.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057290" cy="2933398"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6296F8" w14:textId="77777777" w:rsidR="004253AD" w:rsidRDefault="004253AD" w:rsidP="004253AD">
+    <w:p w14:paraId="151C3A18" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40469E42" w14:textId="77777777" w:rsidR="004253AD" w:rsidRDefault="004253AD" w:rsidP="004253AD">
+    <w:p w14:paraId="76ED6828" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70320EAF" w14:textId="77777777" w:rsidR="001D6A64" w:rsidRDefault="001D6A64" w:rsidP="004253AD">
+    <w:p w14:paraId="0CC1C4A4" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6A3F11" w14:textId="77777777" w:rsidR="004253AD" w:rsidRDefault="00B527E0" w:rsidP="001D6A64">
+    <w:p w14:paraId="00A16FAB" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="001D6A64" w:rsidRPr="00EE2B35">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00EE2B35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
             <w:lang w:eastAsia="nl-BE"/>
           </w:rPr>
           <w:t>www.seton.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="460253CE" w14:textId="77777777" w:rsidR="00ED4662" w:rsidRDefault="00B527E0" w:rsidP="001D6A64">
+    <w:p w14:paraId="4C45AD6A" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="001D6A64" w:rsidRPr="00EE2B35">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00EE2B35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
             <w:lang w:eastAsia="nl-BE"/>
           </w:rPr>
           <w:t>www.infrax.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6255DD80" w14:textId="77777777" w:rsidR="001D6A64" w:rsidRPr="00DA4474" w:rsidRDefault="001D6A64" w:rsidP="004253AD">
+    <w:p w14:paraId="281AA17D" w14:textId="77777777" w:rsidR="009078D8" w:rsidRPr="00DA4474" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131F6546" w14:textId="77777777" w:rsidR="00F37912" w:rsidRDefault="00F37912" w:rsidP="00E3543A">
+    <w:p w14:paraId="20B1FF85" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="009078D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367CE5E1" w14:textId="77777777" w:rsidR="00E3543A" w:rsidRDefault="00E3543A" w:rsidP="00E3543A">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="59F60CFD" w14:textId="1B6ED9C2" w:rsidR="008377A7" w:rsidRDefault="008377A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="CC0066"/>
-[...1 lines deleted...]
-          <w:szCs w:val="52"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="CC0066"/>
-[...239 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...256 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:tblpXSpec="center" w:tblpY="2269"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008377A7" w14:paraId="13FD7847" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="5812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBCEDD9" w14:textId="37E63D58" w:rsidR="008377A7" w:rsidRPr="003D0766" w:rsidRDefault="009C2656" w:rsidP="008377A7">
+            <w:pPr>
+              <w:pStyle w:val="Stijl1"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="44" w:name="_Toc236729416"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="008377A7">
+              <w:t xml:space="preserve">en lijst met de namen van de personen die een </w:t>
+            </w:r>
+            <w:r w:rsidR="004011B8">
+              <w:t>BA4</w:t>
+            </w:r>
+            <w:r w:rsidR="008377A7">
+              <w:t xml:space="preserve"> of een </w:t>
+            </w:r>
+            <w:r w:rsidR="004011B8">
+              <w:t>BA5</w:t>
+            </w:r>
+            <w:r w:rsidR="008377A7">
+              <w:t xml:space="preserve"> attest hebben met vermelding van hun bekwaamheid, de delen van de installatie waarvoor hun bekwaamheid geldig is en de evaluatie die geleid heeft tot het toekennen van het attest</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="44"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008377A7" w14:paraId="442B4658" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:trPr>
+          <w:trHeight w:val="1838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFBE91F" w14:textId="0174F0EF" w:rsidR="008377A7" w:rsidRPr="00F24F4A" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:pStyle w:val="Ondertitel"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(overzicht van de ba4/ba5 geattesteerde personeelsleden)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06A4A2D3" w14:textId="357F7EF5" w:rsidR="008377A7" w:rsidRDefault="008377A7" w:rsidP="008377A7"/>
+    <w:p w14:paraId="77365DF5" w14:textId="77777777" w:rsidR="008377A7" w:rsidRDefault="008377A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D69FF5" w14:textId="4CA5DC5D" w:rsidR="008377A7" w:rsidRPr="008377A7" w:rsidRDefault="008377A7" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc516690541"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc236729417"/>
+      <w:r w:rsidRPr="008377A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>BA4: Leerkrachten (BaO), MVD-personeel en poetspersoneel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="008377A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C34754" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="000B7EFA" w:rsidRDefault="008377A7" w:rsidP="008377A7">
+      <w:r w:rsidRPr="000B7EFA">
+        <w:t>Bij het toekennen van bekwaamheden aan personen en het verlenen van de codificatie van “gewaarschuwde” of BA4-geattesteerde worden onderstaande personen aangeduid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F944CBE" w14:textId="0CA3AF8E" w:rsidR="008377A7" w:rsidRPr="000B7EFA" w:rsidRDefault="008377A7" w:rsidP="008377A7">
+      <w:r w:rsidRPr="000B7EFA">
+        <w:t>- personen die voldoende (schriftelijk) onderricht werden over de elektrische risico’s verbonden aan de hen toevertrouwde werkzaamheden: bijvoorbeeld een leerkracht van een basisschool die als het nodig is (kortsluiting, overbelasting, isolatiefout, …) in het laagspanningsbord moet schakelen, een onderhoudswerkman die soms lampen vervangt, een schoonmaakster die het ICT-lokaal reinigt,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7EFA">
+        <w:t xml:space="preserve">...  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750C5BA" w14:textId="77777777" w:rsidR="008377A7" w:rsidRDefault="008377A7" w:rsidP="008377A7">
+      <w:r w:rsidRPr="000B7EFA">
+        <w:t>- personen die tijdens de hen toevertrouwde werkzaamheden aan de elektrische installatie permanent bewaakt worden door de vakbekwaam persoon (BA5), worden als BA4 (gewaarschuwde) beschouwd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7EFA">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0098B357" w14:textId="14A5B8C5" w:rsidR="008377A7" w:rsidRDefault="008377A7" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc516690542"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc236729418"/>
+      <w:r w:rsidRPr="008377A7">
+        <w:t>Volgende personen worden bevoegd verklaard als “gewaarschuwde” persoon (BA4)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="21799B66" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="008377A7" w:rsidRDefault="008377A7" w:rsidP="008377A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
         <w:tblW w:w="9214" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3513"/>
         <w:gridCol w:w="2567"/>
         <w:gridCol w:w="3134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00244868" w:rsidRPr="00244868" w14:paraId="35B70582" w14:textId="77777777" w:rsidTr="00244868">
+      <w:tr w:rsidR="008377A7" w:rsidRPr="00244868" w14:paraId="0855241E" w14:textId="77777777" w:rsidTr="008377A7">
         <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3513" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54851E0C" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00244868">
+          <w:p w14:paraId="1F9B2B6C" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244868">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Naam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDD8E9A" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244868">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Functie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B46A0C" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244868">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Plaats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (bij meerdere vestigingsplaatsen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008377A7" w:rsidRPr="00244868" w14:paraId="2FAA3BA9" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4557553F" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426E38E0" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1988C996" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008377A7" w:rsidRPr="00244868" w14:paraId="20AB49F9" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BF96C4" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4107A4E9" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4E51F7" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008377A7" w:rsidRPr="00244868" w14:paraId="4D6632F1" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664195BE" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1A9461" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBB3ED3" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008377A7" w:rsidRPr="00244868" w14:paraId="5BD6FC10" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BD1EFD" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465ACF23" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C95BE4" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008377A7" w:rsidRPr="00244868" w14:paraId="4ECC2912" w14:textId="77777777" w:rsidTr="008377A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6190E187" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E28F194" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000001000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="1" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C88611" w14:textId="77777777" w:rsidR="008377A7" w:rsidRPr="00244868" w:rsidRDefault="008377A7" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09506ACA" w14:textId="2B925850" w:rsidR="00697AB0" w:rsidRDefault="00697AB0" w:rsidP="008377A7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301CFA11" w14:textId="1BD8CDD1" w:rsidR="00386D49" w:rsidRDefault="00386D49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE8D7C7" w14:textId="3097FDBB" w:rsidR="00386D49" w:rsidRDefault="00386D49" w:rsidP="00E60816">
+      <w:pPr>
+        <w:pStyle w:val="GO-Onderwerp"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bevoeg</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60816">
+        <w:t>dh</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eidsverklaring </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60816">
+        <w:t>BA4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE54932" w14:textId="77777777" w:rsidR="00386D49" w:rsidRDefault="00386D49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="5387"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00697AB0" w14:paraId="585DB0C8" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0191FB2D" w14:textId="0EF43609" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="00697AB0" w:rsidP="004B1C38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1C38">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Bevoegdheden gewaarschuwde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697AB0" w14:paraId="67C5BF1F" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D53D4C8" w14:textId="3CE5B328" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="004B1C38" w:rsidP="008377A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Naam:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3416BFB8" w14:textId="77777777" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="00697AB0" w:rsidP="008377A7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697AB0" w14:paraId="6FA6C534" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2841FAD4" w14:textId="65CD3E94" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="004B1C38" w:rsidP="008377A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Voornaam:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06406672" w14:textId="77777777" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="00697AB0" w:rsidP="008377A7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697AB0" w14:paraId="1FE95E05" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE85905" w14:textId="2712D5C3" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="004B1C38" w:rsidP="008377A7">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Beroep:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BABFBD8" w14:textId="77777777" w:rsidR="00697AB0" w:rsidRPr="004B1C38" w:rsidRDefault="00697AB0" w:rsidP="008377A7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1C38" w14:paraId="532B76A0" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E15044" w14:textId="40C48105" w:rsidR="0071670F" w:rsidRPr="001A3F75" w:rsidRDefault="0071670F" w:rsidP="00E60816">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Beschrijving van de installatie waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D12C14" w14:textId="77777777" w:rsidR="0071670F" w:rsidRPr="0071670F" w:rsidRDefault="0071670F" w:rsidP="0071670F">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bevoegd verklaring voor de elektrische </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>laagspannings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>installatie van … (school).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2194B9E8" w14:textId="77777777" w:rsidR="0071670F" w:rsidRPr="0071670F" w:rsidRDefault="0071670F" w:rsidP="0071670F">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Het betreft hier:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61ACCD6D" w14:textId="77777777" w:rsidR="0071670F" w:rsidRPr="0071670F" w:rsidRDefault="0071670F" w:rsidP="0071670F">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken2"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>monofasige installaties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D51A7C3" w14:textId="77777777" w:rsidR="0071670F" w:rsidRPr="0071670F" w:rsidRDefault="0071670F" w:rsidP="0071670F">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken2"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>driefasige (bv. PE; 3x400V+N+P.E.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F74E96A" w14:textId="7F7C38C3" w:rsidR="004B1C38" w:rsidRPr="0071670F" w:rsidRDefault="0071670F" w:rsidP="0071670F">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Netstelsel....................(TT, I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B3A85">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>TNS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071670F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="270CEA26" w14:textId="77777777" w:rsidR="009078D8" w:rsidRDefault="009078D8" w:rsidP="008377A7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0071670F" w14:paraId="0C228DAF" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22ED045B" w14:textId="77777777" w:rsidR="0071670F" w:rsidRDefault="0071670F" w:rsidP="0071670F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Voorbeelden van werkzaamheden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCCD55F" w14:textId="2FE7A8FC" w:rsidR="0071670F" w:rsidRPr="004B1C38" w:rsidRDefault="0071670F" w:rsidP="00E60816">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(aan te vullen of te vervangen door andere bevoegdheden)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0071670F" w14:paraId="6E1B3CC8" w14:textId="77777777" w:rsidTr="00E60816">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322934BA" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van schakel- en exploitatiewerkzaamheden (laagspanning).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D88714" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van controlewerkzaamheden/onderhoudswerkzaamheden op de laagspanningsinstallatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC2FD5C" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van herstellingswerkzaamheden aan een gegarandeerd spanningsloze laagspanningsinstallatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="457E65E6" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van uitbreidingen cf. het AREI aan een gegarandeerd spanningsloze installatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D17FA3B" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Schakelen van automaten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE75C76" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Testen van differentieel: maandelijks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D2E918" w14:textId="77777777" w:rsidR="0016526E" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75559">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1EF7F4" w14:textId="47D88C27" w:rsidR="0071670F" w:rsidRPr="00D75559" w:rsidRDefault="0016526E" w:rsidP="005A6D18">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(Uitleg: aanpassen aan eigen situatie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C169974" w14:textId="77777777" w:rsidR="0071670F" w:rsidRDefault="0071670F" w:rsidP="008377A7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005A6D18" w14:paraId="0C9CA870" w14:textId="77777777" w:rsidTr="00334B4C">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608FEDA4" w14:textId="75CC1C7A" w:rsidR="005A6D18" w:rsidRPr="004B1C38" w:rsidRDefault="00116B19" w:rsidP="00334B4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116B19">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Het uitvoeren van werkzaamheden met contact van/aan onder spanning staande delen (Art.266 van het AREI) is VERBODEN!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B729377" w14:textId="77777777" w:rsidR="00D75559" w:rsidRDefault="00D75559" w:rsidP="00116B19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00116B19" w14:paraId="6EA813C9" w14:textId="77777777" w:rsidTr="00116B19">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A21FBB" w14:textId="5D59B61F" w:rsidR="00116B19" w:rsidRPr="00D75559" w:rsidRDefault="00983F06" w:rsidP="00751586">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Bovenstaande verbindt er zich toe onder alle omstandigheden volgens zijn bevoegdheid risicobewust en veilig te werken. Bij twijfel moet de installatieverantwoordelijke geraadpleegd worden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00983F06" w14:paraId="56687999" w14:textId="77777777" w:rsidTr="00116B19">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BB6D99" w14:textId="0200281C" w:rsidR="00983F06" w:rsidRPr="001A3F75" w:rsidRDefault="00751586" w:rsidP="00751586">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Geldigheidsduur: deze bevoegdheidsverklaring heeft een geldigheidsduur van 5 jaar. Ze vangt aan op …./..../20…. en loopt ten einde op  ..../..../20...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00983F06" w14:paraId="25C9E784" w14:textId="77777777" w:rsidTr="00116B19">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B33734E" w14:textId="6510AEC0" w:rsidR="00EC1FE9" w:rsidRDefault="00EC1FE9" w:rsidP="00EC1FE9">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Beoordelingscriteria:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00EC1FE9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>De H.L. baseert zich voor de toekenning van de bevoegdheidsverklaring op de volgende criteria:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACBE845" w14:textId="68DACC1B" w:rsidR="00EC1FE9" w:rsidRPr="00EC1FE9" w:rsidRDefault="00EC1FE9" w:rsidP="00EC1FE9">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>De door het personeelslid gevolgde opleidingen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B9A85CC" w14:textId="77777777" w:rsidR="00EC1FE9" w:rsidRPr="00EC1FE9" w:rsidRDefault="00EC1FE9" w:rsidP="00EC1FE9">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC1FE9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>EHBO specifiek BA4, generieke opleiding BA4 en de opleiding op de installatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3854BC55" w14:textId="77777777" w:rsidR="00983F06" w:rsidRPr="00EC1FE9" w:rsidRDefault="00983F06" w:rsidP="00983F06">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-BE"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00983F06" w14:paraId="1FEFAC10" w14:textId="77777777" w:rsidTr="00116B19">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD4E4EC" w14:textId="77777777" w:rsidR="00DD67B6" w:rsidRPr="00DD67B6" w:rsidRDefault="00DD67B6" w:rsidP="00DD67B6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:before="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD67B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Gedaan te:                                                            Voor gezien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045F2893" w14:textId="7A50C0C7" w:rsidR="00DD67B6" w:rsidRPr="00DD67B6" w:rsidRDefault="00DD67B6" w:rsidP="00DD67B6">
+            <w:pPr>
+              <w:spacing w:before="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD67B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> …./…./20…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A4462D" w14:textId="77777777" w:rsidR="00DD67B6" w:rsidRPr="00DD67B6" w:rsidRDefault="00DD67B6" w:rsidP="00DD67B6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:before="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD67B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>De directeur                                                        Personeelslid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D24F3C" w14:textId="77777777" w:rsidR="00983F06" w:rsidRDefault="00983F06" w:rsidP="00983F06">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0781DD" w14:textId="77777777" w:rsidR="00DD67B6" w:rsidRDefault="00DD67B6" w:rsidP="00983F06">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2809EDAC" w14:textId="77777777" w:rsidR="00DD67B6" w:rsidRPr="001A3F75" w:rsidRDefault="00DD67B6" w:rsidP="00983F06">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5FDDBD13" w14:textId="77777777" w:rsidR="00116B19" w:rsidRDefault="00116B19" w:rsidP="008377A7"/>
+    <w:p w14:paraId="2E4D36CF" w14:textId="5BAF3B03" w:rsidR="0095639D" w:rsidRDefault="0095639D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FA2AB9" w14:textId="55BC7B75" w:rsidR="00CB4ED0" w:rsidRPr="00CB4ED0" w:rsidRDefault="00CB4ED0" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc516690543"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc236729419"/>
+      <w:r w:rsidRPr="00CB4ED0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00CB4ED0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4245B9EC" w14:textId="35B18268" w:rsidR="00CB4ED0" w:rsidRPr="00AB7578" w:rsidRDefault="00CB4ED0" w:rsidP="00CB4ED0">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Toevoegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7578">
+        <w:t xml:space="preserve"> van de nodige attesten van de BA4 gewaarschuwde personeelsleden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FA6DDA" w14:textId="77777777" w:rsidR="00CB4ED0" w:rsidRDefault="00CB4ED0" w:rsidP="00CB4ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C77B82E" w14:textId="3B5F1273" w:rsidR="00CA6D9F" w:rsidRDefault="00CA6D9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EBEF22" w14:textId="5C786C35" w:rsidR="00E406B8" w:rsidRPr="00E406B8" w:rsidRDefault="00E406B8" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc516690544"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc236729420"/>
+      <w:r w:rsidRPr="00E406B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>BA5: Vakbekwaam persoon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00E406B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7141AC50" w14:textId="77777777" w:rsidR="00E406B8" w:rsidRPr="00AB7578" w:rsidRDefault="00E406B8" w:rsidP="00E406B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7C6568" w14:textId="77777777" w:rsidR="00E406B8" w:rsidRPr="00E406B8" w:rsidRDefault="00E406B8" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc516690545"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc236729421"/>
+      <w:r w:rsidRPr="00E406B8">
+        <w:t>Algemeen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00E406B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624B39CB" w14:textId="77777777" w:rsidR="00E406B8" w:rsidRPr="005C68DF" w:rsidRDefault="00E406B8" w:rsidP="00E406B8">
+      <w:r w:rsidRPr="005C68DF">
+        <w:t>Van de BA5 of vakbekwame werknemer wordt verwacht dat hij de gevaren, verbonden aan de uit te voeren werkzaamheden, zelf kan inschatten en de maatregelen kan bepalen om de daaruit voortvloeiende specifieke risico’s te elimineren of tot een minimum te beperken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C68DF">
+        <w:br/>
+        <w:t xml:space="preserve">Het personeelslid met een attest BA5 zal de opsomming maken van de hiaten en zal zorgen voor specifieke opleidingen voor de geattesteerde, de risicoanalyse van de elektrische installatie, de risicoanalyse van de werken, het toezicht op een correct beleid rond de werken aan de elektrische installaties op de campus, in samenspraak met de installatieverantwoordelijke. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF51A0D" w14:textId="77777777" w:rsidR="00E406B8" w:rsidRPr="00E406B8" w:rsidRDefault="00E406B8" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc516690546"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc236729422"/>
+      <w:r w:rsidRPr="00E406B8">
+        <w:t>BA5 Labo elektriciteit / didactische lokalen elektriciteit: leerkrachten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="27F567D9" w14:textId="5D6B4613" w:rsidR="00E406B8" w:rsidRPr="005C68DF" w:rsidRDefault="00E406B8" w:rsidP="00E406B8">
+      <w:r w:rsidRPr="005C68DF">
+        <w:t>De leerkracht moet door de werkgever vakbekwaam (BA5) verklaard worden voor die installatie waarop of waaraan hij werkzaamheden uitvoert of laat uitvoeren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9DC4E1" w14:textId="77777777" w:rsidR="00E406B8" w:rsidRPr="005C68DF" w:rsidRDefault="00E406B8" w:rsidP="00E406B8">
+      <w:r w:rsidRPr="005C68DF">
+        <w:t xml:space="preserve">Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C68DF">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vakbekwame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C68DF">
+        <w:t xml:space="preserve"> leerkracht die les of onderricht geeft in een labo/didactisch lokaal is op dat moment installatieverantwoordelijke binnen zijn domein. De school zorgt voor een veilige werkomgeving voor de leerlingen en brengt de nodige signalisatie aan in verband met het spanningsloos werken van de leerlingen. De arbeidsmiddelen worden opgesteld en gebruikt volgens de vooropgestelde leerplandoelstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B96A570" w14:textId="77777777" w:rsidR="00E406B8" w:rsidRPr="007F318A" w:rsidRDefault="00E406B8" w:rsidP="00E406B8">
+      <w:r w:rsidRPr="005C68DF">
+        <w:t>Het is uiterst belangrijk dat de risico’s herleid worden naar een aanvaardbaar niveau (cf. hoofdstuk 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF98011" w14:textId="44115B7E" w:rsidR="00E406B8" w:rsidRPr="00E406B8" w:rsidRDefault="00E406B8" w:rsidP="00D57B3E">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc516690547"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc236729423"/>
+      <w:r w:rsidRPr="00E406B8">
+        <w:t>Volgende personen worden bevoegd verklaard als “Bevoegd” persoon (BA5)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="320"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3513"/>
+        <w:gridCol w:w="2567"/>
+        <w:gridCol w:w="3134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC4E30" w:rsidRPr="00244868" w14:paraId="1B5BB825" w14:textId="77777777" w:rsidTr="00DC4E30">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6971F001" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244868">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11DEA527" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00244868">
+          <w:p w14:paraId="531150CC" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244868">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Functie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25728723" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00244868">
+          <w:p w14:paraId="5A55744E" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244868">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Plaats</w:t>
-            </w:r>
-[...31 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244868" w:rsidRPr="00244868" w14:paraId="50F51CA9" w14:textId="77777777" w:rsidTr="00244868">
+      <w:tr w:rsidR="00DC4E30" w:rsidRPr="00244868" w14:paraId="5EF18083" w14:textId="77777777" w:rsidTr="00DC4E30">
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="495B241E" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="28B414D2" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48856F36" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="1F8F8AAB" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42083C10" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="60C77572" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244868" w:rsidRPr="00244868" w14:paraId="2111FBCD" w14:textId="77777777" w:rsidTr="00244868">
+      <w:tr w:rsidR="00DC4E30" w:rsidRPr="00244868" w14:paraId="26976994" w14:textId="77777777" w:rsidTr="00DC4E30">
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="665959FB" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="71DC0338" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CDDE32E" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="20746F2F" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37610BE4" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="2DDA3105" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244868" w:rsidRPr="00244868" w14:paraId="7A6AC4A1" w14:textId="77777777" w:rsidTr="00244868">
+      <w:tr w:rsidR="00DC4E30" w:rsidRPr="00244868" w14:paraId="77BD853E" w14:textId="77777777" w:rsidTr="00DC4E30">
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49F5B65F" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="19BA27A9" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72623E9D" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="15905085" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E0900A6" w14:textId="77777777" w:rsidR="00244868" w:rsidRPr="00244868" w:rsidRDefault="00244868" w:rsidP="00EA70B6">
+          <w:p w14:paraId="5C6DB4CA" w14:textId="77777777" w:rsidR="00DC4E30" w:rsidRPr="00244868" w:rsidRDefault="00DC4E30" w:rsidP="00DC4E30">
             <w:pPr>
-              <w:rPr>
-[...116 lines deleted...]
-            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58801D73" w14:textId="77777777" w:rsidR="00244868" w:rsidRDefault="00244868" w:rsidP="000B7EFA">
-      <w:pPr>
+    <w:p w14:paraId="49539234" w14:textId="77777777" w:rsidR="0095639D" w:rsidRDefault="0095639D" w:rsidP="00DC4E30"/>
+    <w:p w14:paraId="3C0B0FE4" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRDefault="000B3A85" w:rsidP="00DC4E30"/>
+    <w:p w14:paraId="58574281" w14:textId="0F6912DB" w:rsidR="000B3A85" w:rsidRDefault="000B3A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3FA559" w14:textId="68092C65" w:rsidR="000B3A85" w:rsidRDefault="000B3A85" w:rsidP="002B13DD">
+      <w:pPr>
+        <w:pStyle w:val="GO-Onderwerp"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bevoegdheidsverklaring BA5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B6F352" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRDefault="000B3A85" w:rsidP="000B3A85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...232 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="7258"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="5387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00573B31" w:rsidRPr="00573B31" w14:paraId="1AD25E68" w14:textId="77777777" w:rsidTr="00573B31">
+      <w:tr w:rsidR="000B3A85" w14:paraId="1499EF57" w14:textId="77777777" w:rsidTr="00D03516">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9810" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="34B83B94" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="05A135CF" w14:textId="654E7C95" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="004201C7">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573B31">
-[...5 lines deleted...]
-                <w:kern w:val="28"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="32"/>
-                <w:szCs w:val="52"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Bevoegdheden gewaarschuwde </w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controlewerkzaamheden op onbekende </w:t>
+            </w:r>
+            <w:r w:rsidR="00583F67">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>elektrische installaties.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573B31" w:rsidRPr="00573B31" w14:paraId="256A7323" w14:textId="77777777" w:rsidTr="00573B31">
+      <w:tr w:rsidR="000B3A85" w14:paraId="3F064D9B" w14:textId="77777777" w:rsidTr="001E78C0">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137C73C1" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="707F90DC" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="00016E60">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573B31">
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Naam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287180E4" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="68E547F4" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="001E78C0">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573B31" w:rsidRPr="00573B31" w14:paraId="22171B92" w14:textId="77777777" w:rsidTr="00573B31">
+      <w:tr w:rsidR="000B3A85" w14:paraId="6972405E" w14:textId="77777777" w:rsidTr="001E78C0">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCFC40D" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="6FDC17B6" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="00016E60">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573B31">
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Voornaam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A12BB8" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="69868A3D" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="001E78C0">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573B31" w:rsidRPr="00573B31" w14:paraId="12309915" w14:textId="77777777" w:rsidTr="00573B31">
+      <w:tr w:rsidR="000B3A85" w14:paraId="7F2F3331" w14:textId="77777777" w:rsidTr="001E78C0">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B896ED4" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="5F1C39CD" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="001E78C0">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573B31">
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beroep:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126D9D1A" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="58E25DA4" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="000B3A85" w:rsidP="001E78C0">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573B31" w:rsidRPr="00573B31" w14:paraId="55ECE4D6" w14:textId="77777777" w:rsidTr="00573B31">
+      <w:tr w:rsidR="000B3A85" w14:paraId="5FDEE065" w14:textId="77777777" w:rsidTr="004201C7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9810" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6D7BAA" w14:textId="77777777" w:rsidR="001A3F75" w:rsidRDefault="001A3F75" w:rsidP="00573B31">
+          <w:p w14:paraId="50CBDE1A" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="001A3F75" w:rsidRDefault="000B3A85" w:rsidP="00FD6987">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:before="240" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...14 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A3F75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Beschrijving van de installatie waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06ABA5EB" w14:textId="38D91706" w:rsidR="004D4F52" w:rsidRPr="004D4F52" w:rsidRDefault="004D4F52" w:rsidP="004D4F52">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bevoegd verklaring voor de (onbekende gebouw gebonden) elektrische </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE41C2">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>laagspannings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">installatie </w:t>
+            </w:r>
+            <w:r w:rsidR="002B13DD" w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>van …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (school).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0208EF08" w14:textId="77777777" w:rsidR="004D4F52" w:rsidRPr="004D4F52" w:rsidRDefault="004D4F52" w:rsidP="004D4F52">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Het betreft hier:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC6C466" w14:textId="77777777" w:rsidR="004D4F52" w:rsidRPr="00442DF9" w:rsidRDefault="004D4F52" w:rsidP="004D4F52">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00442DF9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>monofasige installaties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03694345" w14:textId="77777777" w:rsidR="004D4F52" w:rsidRPr="00442DF9" w:rsidRDefault="004D4F52" w:rsidP="004D4F52">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00442DF9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>driefasige (bv. PE; 3x400V+N+P.E.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5761D96C" w14:textId="4F3C9620" w:rsidR="000B3A85" w:rsidRPr="004D4F52" w:rsidRDefault="004D4F52" w:rsidP="004D4F52">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Netstelsel....................(TT,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE41C2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>IT,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE41C2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>TNS,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE41C2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4F52">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04536C92" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRDefault="000B3A85" w:rsidP="00075AB3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B3A85" w14:paraId="71FB55A5" w14:textId="77777777" w:rsidTr="00442DF9">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ED2042" w14:textId="17640AF3" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="009F1F85" w:rsidP="004201C7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1F85">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Beschrijving van de werkzaamheden op de elektrische installatie waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3A85" w14:paraId="0B7E84FE" w14:textId="77777777" w:rsidTr="004201C7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F74D5A" w14:textId="681AAA2E" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van metingen teneinde de schema’s van de onbekende laagspanningsinstallaties te kunnen tekenen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025F50F6" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Controle van draadsecties.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB1A9FD" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van schakel- en exploitatiewerkzaamheden (laagspanning).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D3005E" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van controlewerkzaamheden op de laagspanningsinstallatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C1DC22" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van herstellingswerkzaamheden aan een gegarandeerd spanningsloze laagspanningsinstallatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7826D0DA" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Uitvoeren van uitbreidingen cf. het AREI aan een gegarandeerd spanningsloze installatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0427267F" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Indien noodzakelijk, verwijderen en herplaatsen van collectieve bescherming teneinde de metingen te kunnen uitvoeren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFC8DCE" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00075AB3">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Werk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD91677" w14:textId="77777777" w:rsidR="00075AB3" w:rsidRPr="00075AB3" w:rsidRDefault="00075AB3" w:rsidP="00B523BF">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Maken risicoanalyse oefeninstallatie(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C791099" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="00D75559" w:rsidRDefault="000B3A85" w:rsidP="004201C7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(Uitleg: aanpassen aan eigen situatie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="424F7F6A" w14:textId="77777777" w:rsidR="003D5124" w:rsidRDefault="003D5124" w:rsidP="000B3A85"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D5124" w14:paraId="1B27C9E5" w14:textId="77777777" w:rsidTr="00232F75">
+        <w:trPr>
+          <w:trHeight w:val="1587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB319CF" w14:textId="4B69ACDE" w:rsidR="00C80B33" w:rsidRDefault="00C80B33" w:rsidP="00C80B33">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>Beschrijving van de installatie  waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
+                <w:iCs/>
+                <w:color w:val="532464" w:themeColor="accent3"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80B33">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="532464" w:themeColor="accent3"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Bijkomende beperkingen / opmerkingen m.b.t. deze bevoegdheidsverklaring.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF7CD5C" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="0320C4BA" w14:textId="63F07D75" w:rsidR="00C80B33" w:rsidRPr="00D75559" w:rsidRDefault="00C80B33" w:rsidP="00C80B33">
             <w:pPr>
-              <w:numPr>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...138 lines deleted...]
-                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C13C8B8" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00B04638" w:rsidRDefault="00B04638" w:rsidP="00573B31">
-[...1235 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="53544D0E" w14:textId="77777777" w:rsidR="00471321" w:rsidRDefault="00471321" w:rsidP="00FD6987">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GOmagentatabel1"/>
-[...14 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9781"/>
+        <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B04638" w:rsidRPr="00B04638" w14:paraId="124E482D" w14:textId="77777777" w:rsidTr="001A3F75">
+      <w:tr w:rsidR="000B3A85" w14:paraId="28A17ED5" w14:textId="77777777" w:rsidTr="004201C7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="1580"/>
+          <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="9781" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9AD79C" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="001A3F75" w:rsidRDefault="00573B31" w:rsidP="0044228F">
+          <w:p w14:paraId="6FEE6B91" w14:textId="1A91CE91" w:rsidR="000B3A85" w:rsidRPr="004B1C38" w:rsidRDefault="00EE01E1" w:rsidP="004201C7">
             <w:pPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE01E1">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Het uitvoeren van werkzaamheden met contact van/aan onder spanning staande delen (Art.266 van het AREI) is VERBODEN!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="568B6D3F" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRDefault="000B3A85" w:rsidP="000B3A85">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GOmagentatabel"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B3A85" w14:paraId="77EFBF93" w14:textId="77777777" w:rsidTr="004201C7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEAE8BF" w14:textId="7329BA34" w:rsidR="000B3A85" w:rsidRPr="00D75559" w:rsidRDefault="00A71184" w:rsidP="004201C7">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:iCs/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71184">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...42 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve">Bovenstaande verbindt er zich toe onder alle omstandigheden volgens zijn bevoegdheid risicobewust en veilig te werken. Bij twijfel moet de installatieverantwoordelijke geraadpleegd worden. </w:t>
+              <w:t>Bovenstaande verbindt er zich toe onder alle omstandigheden volgens zijn bevoegdheid risicobewust en veilig te werken. Bij twijfel moet de installatieverantwoordelijke geraadpleegd worden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04638" w:rsidRPr="00B04638" w14:paraId="393EC731" w14:textId="77777777" w:rsidTr="001A3F75">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000B3A85" w14:paraId="54F3FBD1" w14:textId="77777777" w:rsidTr="004201C7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6033AB48" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="001A3F75" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="43956296" w14:textId="7CC06353" w:rsidR="000B3A85" w:rsidRPr="001A3F75" w:rsidRDefault="001530C9" w:rsidP="004201C7">
             <w:pPr>
-              <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3F75">
+            <w:r w:rsidRPr="001530C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="nl-NL"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>Geldigheidsduur: deze bevoegdheidsverklaring heeft een geldigheidsduur van 5 jaar. Ze vangt aan op …./..../201…. en loopt ten einde op  ..../..../20...</w:t>
+              <w:t>Geldigheidsduur: deze bevoegdheidsverklaring heeft een geldigheidsduur van 5 jaar. Ze vangt aan op …./..../20…. en loopt ten einde op  ..../..../20...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04638" w:rsidRPr="00B04638" w14:paraId="2C30B105" w14:textId="77777777" w:rsidTr="001A3F75">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000B3A85" w14:paraId="20E310DC" w14:textId="77777777" w:rsidTr="004201C7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="386C7B11" w14:textId="77777777" w:rsidR="001A3F75" w:rsidRDefault="001A3F75" w:rsidP="001A3F75">
+          <w:p w14:paraId="49D93E5B" w14:textId="77777777" w:rsidR="00EB19DD" w:rsidRPr="00EB19DD" w:rsidRDefault="00EB19DD" w:rsidP="00EB19DD">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:before="240" w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            <w:r w:rsidRPr="00EB19DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+              <w:t>Beoordelingscriteria:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050666C7" w14:textId="072ABC1E" w:rsidR="00EB19DD" w:rsidRPr="00EB19DD" w:rsidRDefault="00EB19DD" w:rsidP="00EB19DD">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>Beoordelingscriteria:</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB19DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:br/>
               <w:t>De H.L. baseert zich voor de toekenning van de bevoegdheidsverklaring op de volgende criteria:</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A3F75">
+          </w:p>
+          <w:p w14:paraId="61A1A167" w14:textId="77777777" w:rsidR="00EB19DD" w:rsidRPr="00EB19DD" w:rsidRDefault="00EB19DD" w:rsidP="00EB19DD">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:br/>
-[...4 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB19DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="nl-NL"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
+              <w:t>De door het personeelslid gevolgde opleidingen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D44BA6" w14:textId="661048E9" w:rsidR="00EB19DD" w:rsidRPr="00EB19DD" w:rsidRDefault="00EB19DD" w:rsidP="00EB19DD">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsommingteken1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3F75">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:r w:rsidRPr="00EB19DD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>De door het personeelslid gevolgde opleidingen en zijn behaalde diploma’s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36958383" w14:textId="59670B5A" w:rsidR="000B3A85" w:rsidRPr="00EC1FE9" w:rsidRDefault="00EB19DD" w:rsidP="00EB19DD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-BE"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>De door het personeelslid g</w:t>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB19DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>evolgde opleidingen:</w:t>
+              <w:t>EHBO specifiek BA5, generieke opleiding BA5, de opleiding op de installatie BA5 en de specifieke opleiding tot het opmaken van een risicoanalyse.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5795368B" w14:textId="77777777" w:rsidR="001A3F75" w:rsidRDefault="001A3F75" w:rsidP="001A3F75">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3A85" w14:paraId="288446D4" w14:textId="77777777" w:rsidTr="00232F75">
+        <w:trPr>
+          <w:trHeight w:val="3118"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="420A7A59" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="00DD67B6" w:rsidRDefault="000B3A85" w:rsidP="000F446C">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            <w:r w:rsidRPr="00DD67B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001A3F75">
+              <w:t>Gedaan te:                                                            Voor gezien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27048B8A" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="00DD67B6" w:rsidRDefault="000B3A85" w:rsidP="004201C7">
+            <w:pPr>
+              <w:spacing w:before="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>EHBO specifiek BA4, generieke opleiding BA4 en de opleiding op de installatie.</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD67B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> …./…./20…</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="6303D379" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="001A3F75" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="7469F37D" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="00DD67B6" w:rsidRDefault="000B3A85" w:rsidP="004201C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
-              <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:before="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3F75">
+            <w:r w:rsidRPr="00DD67B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t>Gedaan te:                                                            Voor gezien</w:t>
+              <w:t>De directeur                                                        Personeelslid</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D4ADD0" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="001A3F75" w:rsidRDefault="00573B31" w:rsidP="00573B31">
+          <w:p w14:paraId="0371317D" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="001A3F75" w:rsidRDefault="000B3A85" w:rsidP="000F446C">
             <w:pPr>
-              <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3F75">
-[...89 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D48F67C" w14:textId="77777777" w:rsidR="00573B31" w:rsidRDefault="00573B31" w:rsidP="00573B31">
-[...63 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="111BB857" w14:textId="5D05EB97" w:rsidR="003E5D32" w:rsidRPr="003E5D32" w:rsidRDefault="003E5D32" w:rsidP="003E5D32">
+      <w:pPr>
+        <w:pStyle w:val="Stijl2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc516690548"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc236729424"/>
+      <w:r w:rsidRPr="003E5D32">
+        <w:lastRenderedPageBreak/>
         <w:t>Bijlagen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="003E5D32">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B9D0DA" w14:textId="77777777" w:rsidR="00573B31" w:rsidRPr="00AB7578" w:rsidRDefault="00AB7578" w:rsidP="001A3F75">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6F7B912F" w14:textId="51DC698C" w:rsidR="003E5D32" w:rsidRPr="00AB7578" w:rsidRDefault="003E5D32" w:rsidP="003E5D32">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="CC0066"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3501 lines deleted...]
-      <w:pgMar w:top="1560" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5D32">
+        <w:t>(Toevoegen van de nodige attesten van de BA5 geattesteerde personeelsleden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D05055E" w14:textId="77777777" w:rsidR="000B3A85" w:rsidRPr="009078D8" w:rsidRDefault="000B3A85" w:rsidP="00DC4E30"/>
+    <w:sectPr w:rsidR="000B3A85" w:rsidRPr="009078D8" w:rsidSect="000B306A">
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="1134" w:bottom="1871" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B09F4A0" w14:textId="77777777" w:rsidR="00B80C3B" w:rsidRDefault="00B80C3B" w:rsidP="00C31798">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4C34B198" w14:textId="77777777" w:rsidR="00CA3551" w:rsidRDefault="00CA3551" w:rsidP="000A569B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77FA9DA6" w14:textId="77777777" w:rsidR="00B80C3B" w:rsidRDefault="00B80C3B" w:rsidP="00C31798">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F11A32C" w14:textId="77777777" w:rsidR="00CA3551" w:rsidRDefault="00CA3551" w:rsidP="000A569B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Flanders Art Sans (Hoofdtekst)">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Koppen CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Hoofdtekst CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...208 lines deleted...]
-  <w:p w14:paraId="68D72B27" w14:textId="77777777" w:rsidR="00EA70B6" w:rsidRDefault="00EA70B6" w:rsidP="00C31798">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="561D15E3" w14:textId="1FB32B42" w:rsidR="00DC58CE" w:rsidRPr="00EC517A" w:rsidRDefault="00DA26B5" w:rsidP="00DA26B5">
     <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:noProof/>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:fldSimple w:instr=" STYLEREF  documenttitel  \* MERGEFORMAT ">
+      <w:r w:rsidR="007F218C">
+        <w:t>Dossier Elektrische Installatie</w:t>
+      </w:r>
+    </w:fldSimple>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:eastAsia="nl-BE"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DC04E66" wp14:editId="358C8316">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0232C728" wp14:editId="710EF24A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>4518660</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>331470</wp:posOffset>
+            <wp:posOffset>9683750</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2311200" cy="568800"/>
-          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
-          <wp:docPr id="46" name="Afbeelding 46"/>
+          <wp:docPr id="940024206" name="Graphic 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="11" name="Afbeelding 11"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2311200" cy="568800"/>
+                    <a:ext cx="1270800" cy="1000800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6571F9E4" wp14:editId="608C9E15">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="1760935079" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00DC58CE">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC58CE" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39FD13DE" w14:textId="77777777" w:rsidR="00DC58CE" w:rsidRPr="00EC517A" w:rsidRDefault="00DC58CE" w:rsidP="00DC58CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06CA767D" wp14:editId="20304DA3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="816045106" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2F56E2C1" w14:textId="77777777" w:rsidR="00CA3551" w:rsidRDefault="00CA3551" w:rsidP="000A569B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="185D3FF5" w14:textId="77777777" w:rsidR="00CA3551" w:rsidRDefault="00CA3551" w:rsidP="000A569B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0401924F" w14:textId="77777777" w:rsidR="004D4F6B" w:rsidRDefault="00DC58CE" w:rsidP="00EF67D5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...226 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F9B02A" wp14:editId="4CE82DD3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>6070600</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>237490</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1177200" cy="612000"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1287067243" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="830392861" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1177200" cy="612000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="302D47BA" w14:textId="77777777" w:rsidR="004D4F6B" w:rsidRDefault="00DC58CE" w:rsidP="004F7C8D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...228 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D9967F2" wp14:editId="513559FF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5350510</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>237490</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1980000" cy="1029600"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1006594061" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="830392861" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1980000" cy="1029600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06325CB3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0813000B">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE0ED80E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:pStyle w:val="Lijstopsomteken2"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1074"/>
         </w:tabs>
+        <w:ind w:left="1074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Flanders Art Sans (Hoofdtekst)" w:hAnsi="Flanders Art Sans (Hoofdtekst)" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07D82D46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A30084A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C434F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E202E34C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Genummerdelijst"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Lijstabc"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Num3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Num4"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1985" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="142E5B44"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33A00ED2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="nl-NL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CE34D5C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53F681A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Stijl1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2061" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3402" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3609" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4176" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431A1159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2278B24A"/>
+    <w:styleLink w:val="Opsomminglijst"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsommingteken1"/>
+      <w:lvlText w:val="ö"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsom4"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1985" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2552" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D526E22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9A68760"/>
+    <w:lvl w:ilvl="0" w:tplc="0E80B0FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsommingteken2"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsom3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-    <w:tmpl w:val="4AB8D0D2"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F020EFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4202CC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:pStyle w:val="Opsomming2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...782 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
-[...94 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...1796 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1513566516">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="453527690">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="61636389">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="4" w16cid:durableId="1225871642">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="125242738">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="640378775">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2004887943">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="8" w16cid:durableId="730276232">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="9" w16cid:durableId="1633945564">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
-[...44 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="10" w16cid:durableId="1804931096">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C31798"/>
-[...115 lines deleted...]
-    <w:rsid w:val="00FE1434"/>
+    <w:rsidRoot w:val="003E2FCB"/>
+    <w:rsid w:val="00013882"/>
+    <w:rsid w:val="00016E60"/>
+    <w:rsid w:val="00035719"/>
+    <w:rsid w:val="000367EC"/>
+    <w:rsid w:val="000501B3"/>
+    <w:rsid w:val="00066A29"/>
+    <w:rsid w:val="00075AB3"/>
+    <w:rsid w:val="0009317B"/>
+    <w:rsid w:val="00096E70"/>
+    <w:rsid w:val="000A3E28"/>
+    <w:rsid w:val="000A569B"/>
+    <w:rsid w:val="000B306A"/>
+    <w:rsid w:val="000B3A85"/>
+    <w:rsid w:val="000B467F"/>
+    <w:rsid w:val="000D5937"/>
+    <w:rsid w:val="000E55FE"/>
+    <w:rsid w:val="000F446C"/>
+    <w:rsid w:val="00100576"/>
+    <w:rsid w:val="00101946"/>
+    <w:rsid w:val="001168F8"/>
+    <w:rsid w:val="00116B19"/>
+    <w:rsid w:val="00137DE0"/>
+    <w:rsid w:val="0014180A"/>
+    <w:rsid w:val="001472FA"/>
+    <w:rsid w:val="001514F2"/>
+    <w:rsid w:val="001530C9"/>
+    <w:rsid w:val="00156EBD"/>
+    <w:rsid w:val="0016526E"/>
+    <w:rsid w:val="00186549"/>
+    <w:rsid w:val="001924D0"/>
+    <w:rsid w:val="001A4595"/>
+    <w:rsid w:val="001A628F"/>
+    <w:rsid w:val="001A7002"/>
+    <w:rsid w:val="001B596A"/>
+    <w:rsid w:val="001B69E0"/>
+    <w:rsid w:val="001C0A31"/>
+    <w:rsid w:val="001D48D2"/>
+    <w:rsid w:val="001E3887"/>
+    <w:rsid w:val="001E4A34"/>
+    <w:rsid w:val="001E78C0"/>
+    <w:rsid w:val="001E7D20"/>
+    <w:rsid w:val="001F3417"/>
+    <w:rsid w:val="001F360C"/>
+    <w:rsid w:val="00214D52"/>
+    <w:rsid w:val="00216005"/>
+    <w:rsid w:val="00232F75"/>
+    <w:rsid w:val="00256F87"/>
+    <w:rsid w:val="00257149"/>
+    <w:rsid w:val="0027419B"/>
+    <w:rsid w:val="002A701B"/>
+    <w:rsid w:val="002A7244"/>
+    <w:rsid w:val="002B13DD"/>
+    <w:rsid w:val="002B7871"/>
+    <w:rsid w:val="002C3697"/>
+    <w:rsid w:val="002D01F9"/>
+    <w:rsid w:val="002D07FE"/>
+    <w:rsid w:val="002E7ED0"/>
+    <w:rsid w:val="002F0A03"/>
+    <w:rsid w:val="00304020"/>
+    <w:rsid w:val="0030429C"/>
+    <w:rsid w:val="00316704"/>
+    <w:rsid w:val="0032060F"/>
+    <w:rsid w:val="00326263"/>
+    <w:rsid w:val="00330160"/>
+    <w:rsid w:val="003417BA"/>
+    <w:rsid w:val="0034582F"/>
+    <w:rsid w:val="00351AB1"/>
+    <w:rsid w:val="003530D5"/>
+    <w:rsid w:val="00353139"/>
+    <w:rsid w:val="003561BE"/>
+    <w:rsid w:val="003705BF"/>
+    <w:rsid w:val="00386D49"/>
+    <w:rsid w:val="00387A14"/>
+    <w:rsid w:val="003A0BA0"/>
+    <w:rsid w:val="003A3148"/>
+    <w:rsid w:val="003B6BA2"/>
+    <w:rsid w:val="003C4EB2"/>
+    <w:rsid w:val="003D0766"/>
+    <w:rsid w:val="003D5124"/>
+    <w:rsid w:val="003D5A1B"/>
+    <w:rsid w:val="003D6AF2"/>
+    <w:rsid w:val="003E116B"/>
+    <w:rsid w:val="003E2FCB"/>
+    <w:rsid w:val="003E5D32"/>
+    <w:rsid w:val="004011B8"/>
+    <w:rsid w:val="00412ECE"/>
+    <w:rsid w:val="00417FFC"/>
+    <w:rsid w:val="0042009C"/>
+    <w:rsid w:val="00442DF9"/>
+    <w:rsid w:val="00444808"/>
+    <w:rsid w:val="00467011"/>
+    <w:rsid w:val="00471321"/>
+    <w:rsid w:val="00474BD7"/>
+    <w:rsid w:val="004B1C38"/>
+    <w:rsid w:val="004C08F2"/>
+    <w:rsid w:val="004C5725"/>
+    <w:rsid w:val="004D4F52"/>
+    <w:rsid w:val="004D4F6B"/>
+    <w:rsid w:val="004D6962"/>
+    <w:rsid w:val="004E410C"/>
+    <w:rsid w:val="004E4C63"/>
+    <w:rsid w:val="004E51A8"/>
+    <w:rsid w:val="004E68C6"/>
+    <w:rsid w:val="004F7C8D"/>
+    <w:rsid w:val="00506A42"/>
+    <w:rsid w:val="00521D43"/>
+    <w:rsid w:val="005244F6"/>
+    <w:rsid w:val="00556B0C"/>
+    <w:rsid w:val="00583F67"/>
+    <w:rsid w:val="00592E80"/>
+    <w:rsid w:val="005A0F77"/>
+    <w:rsid w:val="005A6D18"/>
+    <w:rsid w:val="005A707E"/>
+    <w:rsid w:val="005B0348"/>
+    <w:rsid w:val="005B49DD"/>
+    <w:rsid w:val="005C18D6"/>
+    <w:rsid w:val="005D6DE0"/>
+    <w:rsid w:val="005F349D"/>
+    <w:rsid w:val="00602362"/>
+    <w:rsid w:val="00640CD8"/>
+    <w:rsid w:val="00657F04"/>
+    <w:rsid w:val="006608F5"/>
+    <w:rsid w:val="00661EC9"/>
+    <w:rsid w:val="006873C0"/>
+    <w:rsid w:val="00697AB0"/>
+    <w:rsid w:val="006A6ABD"/>
+    <w:rsid w:val="006B7F37"/>
+    <w:rsid w:val="006E15E7"/>
+    <w:rsid w:val="00710B1A"/>
+    <w:rsid w:val="0071670F"/>
+    <w:rsid w:val="00735741"/>
+    <w:rsid w:val="007514A3"/>
+    <w:rsid w:val="00751586"/>
+    <w:rsid w:val="00757195"/>
+    <w:rsid w:val="00760B1B"/>
+    <w:rsid w:val="00780B37"/>
+    <w:rsid w:val="00781056"/>
+    <w:rsid w:val="00793C91"/>
+    <w:rsid w:val="007D2679"/>
+    <w:rsid w:val="007E174F"/>
+    <w:rsid w:val="007F174D"/>
+    <w:rsid w:val="007F218C"/>
+    <w:rsid w:val="007F79D4"/>
+    <w:rsid w:val="0080226F"/>
+    <w:rsid w:val="008071F5"/>
+    <w:rsid w:val="0082033F"/>
+    <w:rsid w:val="008377A7"/>
+    <w:rsid w:val="00853D38"/>
+    <w:rsid w:val="0086086E"/>
+    <w:rsid w:val="00870891"/>
+    <w:rsid w:val="00885F59"/>
+    <w:rsid w:val="00886C1E"/>
+    <w:rsid w:val="00891605"/>
+    <w:rsid w:val="0089371B"/>
+    <w:rsid w:val="00897170"/>
+    <w:rsid w:val="008A1E6F"/>
+    <w:rsid w:val="008C2301"/>
+    <w:rsid w:val="008C78AB"/>
+    <w:rsid w:val="008D1B9E"/>
+    <w:rsid w:val="008D22F1"/>
+    <w:rsid w:val="008E2AC6"/>
+    <w:rsid w:val="009078D8"/>
+    <w:rsid w:val="0092113E"/>
+    <w:rsid w:val="00926FFA"/>
+    <w:rsid w:val="00941C4A"/>
+    <w:rsid w:val="0095639D"/>
+    <w:rsid w:val="00960A12"/>
+    <w:rsid w:val="00973972"/>
+    <w:rsid w:val="00975FB1"/>
+    <w:rsid w:val="00983F06"/>
+    <w:rsid w:val="009B04B2"/>
+    <w:rsid w:val="009B211F"/>
+    <w:rsid w:val="009C2656"/>
+    <w:rsid w:val="009E22A7"/>
+    <w:rsid w:val="009E60C5"/>
+    <w:rsid w:val="009F1F85"/>
+    <w:rsid w:val="00A004DF"/>
+    <w:rsid w:val="00A21539"/>
+    <w:rsid w:val="00A25E4C"/>
+    <w:rsid w:val="00A360F0"/>
+    <w:rsid w:val="00A46234"/>
+    <w:rsid w:val="00A5210D"/>
+    <w:rsid w:val="00A666AB"/>
+    <w:rsid w:val="00A678C2"/>
+    <w:rsid w:val="00A71184"/>
+    <w:rsid w:val="00A97A8A"/>
+    <w:rsid w:val="00AA48BE"/>
+    <w:rsid w:val="00AB2D4B"/>
+    <w:rsid w:val="00AE1C04"/>
+    <w:rsid w:val="00AE3883"/>
+    <w:rsid w:val="00AF2386"/>
+    <w:rsid w:val="00B20823"/>
+    <w:rsid w:val="00B242A1"/>
+    <w:rsid w:val="00B35729"/>
+    <w:rsid w:val="00B35A62"/>
+    <w:rsid w:val="00B36063"/>
+    <w:rsid w:val="00B403AD"/>
+    <w:rsid w:val="00B523BF"/>
+    <w:rsid w:val="00B646DA"/>
+    <w:rsid w:val="00B80889"/>
+    <w:rsid w:val="00B86BC2"/>
+    <w:rsid w:val="00B96C89"/>
+    <w:rsid w:val="00BA0FD0"/>
+    <w:rsid w:val="00BB26DD"/>
+    <w:rsid w:val="00BC088D"/>
+    <w:rsid w:val="00BC59BF"/>
+    <w:rsid w:val="00BE29F9"/>
+    <w:rsid w:val="00BE41C2"/>
+    <w:rsid w:val="00BF0D3F"/>
+    <w:rsid w:val="00BF2E2A"/>
+    <w:rsid w:val="00BF755E"/>
+    <w:rsid w:val="00BF7C0C"/>
+    <w:rsid w:val="00C027B3"/>
+    <w:rsid w:val="00C0741F"/>
+    <w:rsid w:val="00C36150"/>
+    <w:rsid w:val="00C44DD4"/>
+    <w:rsid w:val="00C4754F"/>
+    <w:rsid w:val="00C619CF"/>
+    <w:rsid w:val="00C65664"/>
+    <w:rsid w:val="00C730BE"/>
+    <w:rsid w:val="00C80B33"/>
+    <w:rsid w:val="00CA3551"/>
+    <w:rsid w:val="00CA600E"/>
+    <w:rsid w:val="00CA6D9F"/>
+    <w:rsid w:val="00CB4ED0"/>
+    <w:rsid w:val="00CC0B06"/>
+    <w:rsid w:val="00CD3174"/>
+    <w:rsid w:val="00CD5B79"/>
+    <w:rsid w:val="00CE4346"/>
+    <w:rsid w:val="00CF077F"/>
+    <w:rsid w:val="00D03516"/>
+    <w:rsid w:val="00D04457"/>
+    <w:rsid w:val="00D135B8"/>
+    <w:rsid w:val="00D15483"/>
+    <w:rsid w:val="00D15D51"/>
+    <w:rsid w:val="00D22655"/>
+    <w:rsid w:val="00D40CC4"/>
+    <w:rsid w:val="00D557F2"/>
+    <w:rsid w:val="00D57B3E"/>
+    <w:rsid w:val="00D67C97"/>
+    <w:rsid w:val="00D75559"/>
+    <w:rsid w:val="00D90F75"/>
+    <w:rsid w:val="00DA26B5"/>
+    <w:rsid w:val="00DA27E2"/>
+    <w:rsid w:val="00DC4E30"/>
+    <w:rsid w:val="00DC58CE"/>
+    <w:rsid w:val="00DD2FAF"/>
+    <w:rsid w:val="00DD67B6"/>
+    <w:rsid w:val="00DE0FCE"/>
+    <w:rsid w:val="00DE1707"/>
+    <w:rsid w:val="00DE4F2D"/>
+    <w:rsid w:val="00DF383C"/>
+    <w:rsid w:val="00DF4F35"/>
+    <w:rsid w:val="00E02717"/>
+    <w:rsid w:val="00E044DA"/>
+    <w:rsid w:val="00E10B71"/>
+    <w:rsid w:val="00E1650D"/>
+    <w:rsid w:val="00E25799"/>
+    <w:rsid w:val="00E406B8"/>
+    <w:rsid w:val="00E4451E"/>
+    <w:rsid w:val="00E60816"/>
+    <w:rsid w:val="00E92E5D"/>
+    <w:rsid w:val="00EB19DD"/>
+    <w:rsid w:val="00EC1FE9"/>
+    <w:rsid w:val="00EC7F1A"/>
+    <w:rsid w:val="00EE01E1"/>
+    <w:rsid w:val="00EE1F00"/>
+    <w:rsid w:val="00EE55E5"/>
+    <w:rsid w:val="00EF54C8"/>
+    <w:rsid w:val="00EF67D5"/>
+    <w:rsid w:val="00EF7271"/>
+    <w:rsid w:val="00F235CE"/>
+    <w:rsid w:val="00F24F4A"/>
+    <w:rsid w:val="00F32598"/>
+    <w:rsid w:val="00F57F1D"/>
+    <w:rsid w:val="00F65C77"/>
+    <w:rsid w:val="00F81361"/>
+    <w:rsid w:val="00F8386D"/>
+    <w:rsid w:val="00F85A89"/>
+    <w:rsid w:val="00F8746C"/>
+    <w:rsid w:val="00FB5190"/>
+    <w:rsid w:val="00FC714D"/>
+    <w:rsid w:val="00FD6987"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-BE"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="01934429"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{39B6AEA6-4C3C-4430-B861-E867C3F62A37}"/>
+  <w14:docId w14:val="6E0F8EE5"/>
+  <w15:docId w15:val="{7577280B-0F59-4376-9EB2-3D0E26AFE68A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20785,111 +11144,115 @@
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -20953,53 +11316,53 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
@@ -21073,1891 +11436,1694 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00975D24"/>
+    <w:rsid w:val="002D01F9"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
+    <w:aliases w:val="GO-Kop 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="00793C91"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="nl-BE"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val="GO-Kop 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000B7EFA"/>
+    <w:rsid w:val="00793C91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="26"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
+    <w:aliases w:val="GO-Kop 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F37912"/>
+    <w:rsid w:val="00793C91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="180" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
+    <w:aliases w:val="GO-Kop 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F37912"/>
+    <w:rsid w:val="00793C91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F37912"/>
+    <w:rsid w:val="003A0BA0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:aliases w:val="GO-Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00793C91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A569B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A569B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="000A569B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="000A569B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
+    <w:aliases w:val="GO-Voettekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C31798"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA26B5"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="9953"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
     </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
+    <w:aliases w:val="GO-Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="00DA26B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:noProof/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-    <w:name w:val="Kop 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:aliases w:val="GO-Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop1"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="00793C91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:aliases w:val="GO-Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00793C91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:aliases w:val="GO-Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00793C91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="GeenafstandChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00886C1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming2">
+    <w:name w:val="Opsomming 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00DA26B5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="567"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HoofdstukTitel">
+    <w:name w:val="HoofdstukTitel"/>
+    <w:basedOn w:val="documenttitel"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+      <w:framePr w:wrap="around"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C44DD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2FAF"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC58CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-BE"/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="externalclass647ca2be92244506963611c1414efed1">
-    <w:name w:val="externalclass647ca2be92244506963611c1414efed1"/>
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00C31798"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA0FD0"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2F1" w:themeFill="accent2" w:themeFillTint="33"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="442"/>
+        <w:tab w:val="right" w:pos="9344"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:right="282"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-BE"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Zwaar">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA0FD0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="221"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="externalclassefd29ccbbf064530bdaf35c805b7e713">
-    <w:name w:val="externalclassefd29ccbbf064530bdaf35c805b7e713"/>
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00C31798"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00066A29"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9344"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="442"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...39 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="00DF4F35"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="GO-Titel"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C31798"/>
+    <w:rsid w:val="0027419B"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:aliases w:val="GO-Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0027419B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:aliases w:val="GO-Ondertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F174D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:aliases w:val="GO-Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007F174D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GOmagentatabel">
+    <w:name w:val="GO! magenta tabel"/>
+    <w:basedOn w:val="Tabelrasterlicht"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B242A1"/>
+    <w:pPr>
+      <w:spacing w:line="210" w:lineRule="atLeast"/>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="532464" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="170" w:type="dxa"/>
+        <w:left w:w="170" w:type="dxa"/>
+        <w:bottom w:w="170" w:type="dxa"/>
+        <w:right w:w="170" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="113" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="113" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="492661"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="532464" w:themeColor="accent3"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="44546A" w:themeColor="text2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAF9F9" w:themeFill="background2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAF9F9" w:themeFill="background2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00214269"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AB2D4B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GOmagentatabel">
-[...2 lines deleted...]
-    <w:rsid w:val="00214269"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documenttitel">
+    <w:name w:val="documenttitel"/>
+    <w:basedOn w:val="Geenafstand"/>
+    <w:link w:val="documenttitelChar"/>
+    <w:rsid w:val="00DC58CE"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="210" w:lineRule="atLeast"/>
-      <w:ind w:left="113" w:right="113"/>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:xAlign="center" w:y="2269"/>
+      <w:spacing w:line="800" w:lineRule="exact"/>
+      <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-BE"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="80"/>
+      <w:szCs w:val="80"/>
     </w:rPr>
-    <w:tblPr>
-[...87 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Geenafstand">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="documenttitelChar">
+    <w:name w:val="documenttitel Char"/>
+    <w:basedOn w:val="GeenafstandChar"/>
+    <w:link w:val="documenttitel"/>
+    <w:rsid w:val="00DC58CE"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="80"/>
+      <w:szCs w:val="80"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
-    <w:name w:val="Geen afstand Char"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E044DA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="C3004B" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="C3004B" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Geenafstand"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00214269"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E044DA"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GOmagentatabel1">
-[...2 lines deleted...]
-    <w:rsid w:val="00573B31"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26DD"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="210" w:lineRule="atLeast"/>
-      <w:ind w:left="113" w:right="113"/>
+      <w:spacing w:before="200" w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...105 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballontekst">
-[...2 lines deleted...]
-    <w:link w:val="BallontekstChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB26DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE1F00"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentOndertitel">
+    <w:name w:val="Document Ondertitel"/>
+    <w:basedOn w:val="Geenafstand"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC58CE"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:xAlign="center" w:y="2269"/>
+      <w:spacing w:before="240"/>
+      <w:suppressOverlap/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B7EFA"/>
+    <w:rsid w:val="00EF54C8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A701B"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Genummerdelijst">
+    <w:name w:val="Genummerde lijst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="003417BA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="568"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
-[...5 lines deleted...]
-    <w:rsid w:val="000B7EFA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstabc">
+    <w:name w:val="Lijst abc"/>
+    <w:basedOn w:val="Genummerdelijst"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-[...4 lines deleted...]
-    <w:rsid w:val="00B6125F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num3">
+    <w:name w:val="Num 3"/>
+    <w:basedOn w:val="Genummerdelijst"/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00F37912"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num4">
+    <w:name w:val="Num 4"/>
+    <w:basedOn w:val="Genummerdelijst"/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00F37912"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstopsommingteken1">
+    <w:name w:val="Lijst opsomming teken 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793C91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+      </w:tabs>
+      <w:ind w:left="641" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="nl-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstopsommingteken2">
+    <w:name w:val="Lijst opsomming teken 2"/>
+    <w:basedOn w:val="Lijstopsommingteken1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00793C91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="924" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsom3">
+    <w:name w:val="Opsom 3"/>
+    <w:basedOn w:val="Lijstopsommingteken2"/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsom4">
+    <w:name w:val="Opsom 4"/>
+    <w:basedOn w:val="Lijstopsommingteken1"/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Opsomminglijst">
+    <w:name w:val="Opsomming (lijst)"/>
+    <w:basedOn w:val="Geenlijst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D0766"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:aliases w:val="GO-Lijst opsom.teken"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0027419B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering">
+    <w:name w:val="List Number"/>
+    <w:aliases w:val="GO-Lijstnummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0027419B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
+    <w:name w:val="List Bullet 2"/>
+    <w:aliases w:val="GO-Lijst opsom.teken 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0027419B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelrasterlicht">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="001E3887"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Onderwerp">
+    <w:name w:val="GO-Onderwerp"/>
+    <w:basedOn w:val="Titel"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F174D"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="60"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E2FCB"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F37912"/>
+    <w:rsid w:val="003A0BA0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF6488"/>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A0BA0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT" w:hint="default"/>
-[...6 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
-    <w:name w:val="TOC Heading"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stijl1">
+    <w:name w:val="Stijl1"/>
     <w:basedOn w:val="Kop1"/>
-    <w:next w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:link w:val="Stijl1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA70B6"/>
+    <w:rsid w:val="005D6DE0"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="9"/>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:caps/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Inhopg1">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl1Char">
+    <w:name w:val="Stijl1 Char"/>
+    <w:basedOn w:val="Kop1Char"/>
+    <w:link w:val="Stijl1"/>
+    <w:rsid w:val="005D6DE0"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="nl-BE"/>
+      <w:caps/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stijl2">
+    <w:name w:val="Stijl2"/>
+    <w:basedOn w:val="Kop2"/>
+    <w:link w:val="Stijl2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5190"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl2Char">
+    <w:name w:val="Stijl2 Char"/>
+    <w:basedOn w:val="Kop2Char"/>
+    <w:link w:val="Stijl2"/>
+    <w:rsid w:val="00FB5190"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stijl3">
+    <w:name w:val="Stijl3"/>
+    <w:basedOn w:val="Kop3"/>
+    <w:link w:val="Stijl3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F235CE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Stijl3Char">
+    <w:name w:val="Stijl3 Char"/>
+    <w:basedOn w:val="Kop3Char"/>
+    <w:link w:val="Stijl3"/>
+    <w:rsid w:val="00F235CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="63602402">
+    <w:div w:id="1043024660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1132137489">
-[...53 lines deleted...]
-    <w:div w:id="1690764683">
+    <w:div w:id="1806390524">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economie.fgov.be/nl/publicaties/algemeen-reglement-op-de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://werk.belgie.be/nl/themas/welzijn-op-het-werk/algemene-beginselen/codex-over-het-welzijn-op-het-werk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seton.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economie.fgov.be/nl/publicaties/algemeen-reglement-op-de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infrax.be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economie.fgov.be/nl/publicaties/algemeen-reglement-op-de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://werk.belgie.be/nl/themas/welzijn-op-het-werk/algemene-beginselen/codex-over-het-welzijn-op-het-werk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infrax.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seton.be" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economie.fgov.be/nl/publicaties/algemeen-reglement-op-de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.svg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
-<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...609 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://gemeenschapsonderwijs.sharepoint.com/sites/go-beeldbank/Sjablonen/GO!-Dossier.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="GO!">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="532464"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="532464"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Calibri">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...33 lines deleted...]
-      <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...89 lines deleted...]
-</p:properties>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="49" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="f52b3bd2d4f3af2348736bd684d7dce6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -23027,51 +13193,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23099,50 +13265,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -23203,220 +13379,316 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>16</Value>
+      <Value>1</Value>
+      <Value>12</Value>
+      <Value>27</Value>
+      <Value>25</Value>
+      <Value>24</Value>
+      <Value>23</Value>
+      <Value>20</Value>
+      <Value>19</Value>
+      <Value>18</Value>
+    </TaxCatchAll>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Basisonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">87d9c191-7b07-4551-813d-0ac374cd31d8</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Buitengewoon onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">CLB</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6c456ae6-2c51-4e66-bcec-4b78b86ec12e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Deeltijds kunstonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">660b3ff0-98eb-4092-80a8-7261f37d7526</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internaten</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bda482bb-bc86-43b1-ae73-137494e35eab</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Kinderopvang</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5fff8eb2-65e0-4253-81e5-9bffa70346ae</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Secundair onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5a6d7bf7-2954-423b-a455-adc87e5ebd86</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Volwassenenonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-8096</_dlc_DocId>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">8fb48c21-dc4b-4a91-baf9-994e2cf0a5e4</GOProMigratieBronGUID>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">https://probeheer.g-o.be/blog/documents</GOProMigratieBronlocatie>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-8096</Url>
+      <Description>GOPRO-1830562155-8096</Description>
+    </_dlc_DocIdUrl>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie ＆ gezondheid</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B45754-7CE1-432C-AF6C-A4E6E4B53D58}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{565879B5-F5E8-475E-B37E-D345EB66AEFD}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B226E81D-BBB4-4658-A745-787F0E1080BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8720C17-2BA3-45C3-950B-7A540507667F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E3356D7-34F2-42CC-93BB-1B557FFE136C}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C0DD36-C150-4BC3-B6DF-B91BAEB29AC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44C4167F-DDC6-4486-A79A-832790A79C71}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F78F0A88-8BF6-4A63-A4B3-394A47499922}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad7b623c-cf1b-4bf5-8bcf-78bcccb30f2d"/>
+    <ds:schemaRef ds:uri="4bd54989-f8f1-42bf-a15b-bae632bc2e0f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E163F40E-0849-4616-9AF6-B72521631274}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>GO!-Dossier</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>17388</Characters>
+  <Pages>25</Pages>
+  <Words>3221</Words>
+  <Characters>17716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
+  <Lines>147</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>…………………………………</Manager>
-  <Company/>
+  <Company>Gramma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20508</CharactersWithSpaces>
+  <CharactersWithSpaces>20896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Dossier Elektrische Installatie inhoud</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title/>
+  <dc:creator>Yolinde Haesendonck</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+    <vt:r8>14900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i2ccc245a7ea4a3fab84e555e0d8ea1a">
+    <vt:lpwstr>Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GO_Thema2">
-    <vt:lpwstr>3338;#Preventie ＆ gezondheid|74497710-46e9-4331-b6ac-6a3cbbde3f24</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Tonen op">
+    <vt:lpwstr>332;#Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GO_TonenOp">
-    <vt:lpwstr>2648;#A20 Dossier elektrische installatie|435744c4-f072-4e9f-b72a-9b0ec06898a5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GO_TonenOp">
+    <vt:lpwstr>2280;#Wordsjablonen|98d1e354-39e2-4372-b8cb-bcafc746e9a7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GO_Onderwijsniveau2">
-    <vt:lpwstr>3326;#Basisonderwijs|d9e3cb5b-02c3-472f-ab26-b417b1d64ed0;#3330;#Buitengewoon onderwijs|32c098c8-e350-450c-affd-f05bb010f767;#3331;#CLB|09382a59-7e74-4be5-bad6-b247d20f16f1;#3332;#Deeltijds kunstonderwijs|7b9c2fe1-75ca-4678-95d6-ebe13b290632;#3328;#Internaten|c4c7738e-ff96-45d5-b872-6a4028efccdd;#3334;#Kinderopvang|1c97d9c4-4106-4470-ac09-bfaf0cdaef04;#3329;#Secundair onderwijs|a0bb9859-106f-447b-af95-74c3bb334816;#3333;#Volwassenenonderwijs|c222bc90-075f-46ba-9830-bdedbc95a42e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GO_Thema2">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
-    <vt:r8>809600</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GO_Onderwijsniveau2">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GOProPublicatiestatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProPublicatiestatus">
     <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProOnderwijsniveaus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProOnderwijsniveaus">
     <vt:lpwstr>20;#Basisonderwijs|87d9c191-7b07-4551-813d-0ac374cd31d8;#19;#Buitengewoon onderwijs|1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c;#24;#CLB|6c456ae6-2c51-4e66-bcec-4b78b86ec12e;#23;#Deeltijds kunstonderwijs|660b3ff0-98eb-4092-80a8-7261f37d7526;#12;#Internaten|bda482bb-bc86-43b1-ae73-137494e35eab;#25;#Kinderopvang|5fff8eb2-65e0-4253-81e5-9bffa70346ae;#18;#Secundair onderwijs|5a6d7bf7-2954-423b-a455-adc87e5ebd86;#16;#Volwassenenonderwijs|3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProSchooljaar">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>ed52fb90-b8c6-4def-8c7a-b705b3f2f459</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProOorsprong">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProThemas">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProThemas">
     <vt:lpwstr>27;#Preventie ＆ gezondheid|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProOorsprong">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GOProJaar">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GOProJaar">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>ed52fb90-b8c6-4def-8c7a-b705b3f2f459</vt:lpwstr>
   </property>
 </Properties>
 </file>