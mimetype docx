--- v0 (2026-05-20)
+++ v1 (2026-08-16)
@@ -1,6616 +1,4844 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...19 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...177 lines deleted...]
-    <w:p w:rsidR="00FE0C93" w:rsidP="003B2D8C" w:rsidRDefault="00FE0C93" w14:paraId="296C80FD" w14:textId="77777777">
+    <w:p w14:paraId="6B5F5D06" w14:textId="251FA98A" w:rsidR="008721BE" w:rsidRDefault="008721BE" w:rsidP="006B5DB0">
       <w:pPr>
-        <w:pStyle w:val="Geenafstand"/>
+        <w:pStyle w:val="GO-Onderwerp"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:hanging="426"/>
       </w:pPr>
+      <w:r>
+        <w:t>Bevoegdheidsverklaring BA4</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="9782" w:type="dxa"/>
+        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="2606"/>
+        <w:gridCol w:w="7176"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00570563" w:rsidTr="00235C87" w14:paraId="296C80FF" w14:textId="77777777">
+      <w:tr w:rsidR="008721BE" w14:paraId="2926A2E2" w14:textId="77777777" w:rsidTr="008721BE">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004226E1" w:rsidR="00570563" w:rsidP="007F224A" w:rsidRDefault="007F224A" w14:paraId="296C80FE" w14:textId="77777777">
+          <w:p w14:paraId="3785F577" w14:textId="6BB8D850" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="36"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Bevoegdheden gewaarschuwde </w:t>
+              <w:t>Bevoegdheden gewaarschuwde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00570563" w:rsidTr="00235C87" w14:paraId="296C8102" w14:textId="77777777">
+      <w:tr w:rsidR="008721BE" w14:paraId="57682E22" w14:textId="77777777" w:rsidTr="008721BE">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8100" w14:textId="77777777">
+          <w:p w14:paraId="4A438AF9" w14:textId="227E2C36" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+              <w:pStyle w:val="Tabelvet"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00235C87">
-[...4 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Naam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcW w:w="7176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8101" w14:textId="77777777"/>
+          <w:p w14:paraId="766D3A72" w14:textId="3A7469B7" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00570563" w:rsidTr="00235C87" w14:paraId="296C8105" w14:textId="77777777">
+      <w:tr w:rsidR="008721BE" w14:paraId="7949F5D2" w14:textId="77777777" w:rsidTr="008721BE">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8103" w14:textId="77777777">
+          <w:p w14:paraId="52BEBEF8" w14:textId="015291A0" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00235C87">
-[...6 lines deleted...]
-              <w:t>Voornaam:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Voornaam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcW w:w="7176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8104" w14:textId="77777777"/>
+          <w:p w14:paraId="3E4F0A46" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00570563" w:rsidTr="00235C87" w14:paraId="296C8108" w14:textId="77777777">
+      <w:tr w:rsidR="008721BE" w14:paraId="696C602F" w14:textId="77777777" w:rsidTr="008721BE">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8106" w14:textId="77777777">
+          <w:p w14:paraId="256863B0" w14:textId="609B2201" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00235C87">
-[...6 lines deleted...]
-              <w:t>Beroep:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Beroep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcW w:w="7176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8107" w14:textId="77777777"/>
+          <w:p w14:paraId="7B3CE00E" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00570563" w:rsidTr="00235C87" w14:paraId="296C8110" w14:textId="77777777">
+      <w:tr w:rsidR="008721BE" w14:paraId="0F8F9E6E" w14:textId="77777777" w:rsidTr="008721BE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C8109" w14:textId="77777777">
+          <w:p w14:paraId="226B9087" w14:textId="59CCE20B" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00235C87">
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beschrijving van de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>Beschrijving van de installatie  waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>installatie waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F01CB1" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C810A" w14:textId="77777777">
+          <w:p w14:paraId="13944258" w14:textId="6BB7FC70" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00235C87">
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bevoegd verklaring voor de elektrische </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00442994">
+              <w:t>Bevoegd verklaring voor de elektrische laagspanningsinstallatie van ……………………………………………. (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>laagspannings</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F01CB1">
+              <w:t>school</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>installatie van  …………………………………………….. (school).</w:t>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F33" w:rsidP="00570563" w:rsidRDefault="000A0F33" w14:paraId="296C810B" w14:textId="77777777">
+          <w:p w14:paraId="39C1DF65" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Het betreft hier:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F33" w:rsidP="000A0F33" w:rsidRDefault="000A0F33" w14:paraId="296C810C" w14:textId="77777777">
+          <w:p w14:paraId="5DA3ECB9" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>monofasige</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> installaties</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F33" w:rsidP="000A0F33" w:rsidRDefault="000A0F33" w14:paraId="296C810D" w14:textId="77777777">
+          <w:p w14:paraId="74BD5689" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>driefasige (bv. PE; 3x400V+N+P.E.)</w:t>
+              <w:t>driefasige</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (bv. PE; 3x400V+N+P.E.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="000A0F33" w14:paraId="296C810E" w14:textId="77777777">
+          <w:p w14:paraId="1EADC41A" w14:textId="1F94129E" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Netstelsel....................(TT,</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>Netstelsel....................</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00235C87" w:rsidR="00570563">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008721BE">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>(TT,IT,TNS,…)</w:t>
+              <w:t>IT,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>TNS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>…)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00570563" w:rsidP="00570563" w:rsidRDefault="00570563" w14:paraId="296C810F" w14:textId="77777777">
+          <w:p w14:paraId="353363FD" w14:textId="0B48D684" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00570563" w:rsidR="00570563" w:rsidP="003B2D8C" w:rsidRDefault="00570563" w14:paraId="296C8111" w14:textId="77777777">
+    <w:p w14:paraId="138825CF" w14:textId="77777777" w:rsidR="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
       <w:pPr>
-        <w:pStyle w:val="Geenafstand"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GOmagentatabel"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="9782" w:type="dxa"/>
+        <w:tblInd w:w="-436" w:type="dxa"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10206"/>
+        <w:gridCol w:w="9782"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4A9A" w:rsidTr="79047291" w14:paraId="296C8113" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008721BE" w14:paraId="75CB46CC" w14:textId="77777777" w:rsidTr="008721BE">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="9782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00235C87" w:rsidR="00235C87" w:rsidP="00235C87" w:rsidRDefault="00235C87" w14:paraId="296C8112" w14:textId="77777777"/>
-[...17 lines deleted...]
-          <w:p w:rsidRPr="00E84204" w:rsidR="00507B43" w:rsidP="00507B43" w:rsidRDefault="00507B43" w14:paraId="296C8114" w14:textId="77777777">
+          <w:p w14:paraId="1DB9A3BD" w14:textId="2C8B6F56" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
             <w:pPr>
-              <w:pStyle w:val="Ondertitel"/>
-[...349 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4A9A" w:rsidTr="79047291" w14:paraId="296C8124" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008721BE" w14:paraId="1B07498B" w14:textId="77777777" w:rsidTr="008721BE">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="9782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE0C93" w:rsidR="00FE0C93" w:rsidP="00C11081" w:rsidRDefault="00507B43" w14:paraId="296C8123" w14:textId="77777777">
+          <w:p w14:paraId="41398EE3" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
-              <w:spacing w:before="480"/>
+              <w:pStyle w:val="Tabelvet"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00507B43">
-[...115 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Beschrijving van de werkzaamheden op de elektrische installatie waarvoor deze bevoegdheidsverklaring geldig is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582B8397" w14:textId="1E53D343" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Intensievebenadrukking"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:rStyle w:val="Intensievebenadrukking"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Voorbeelden van werkzaamheden (aan te vullen of te vervangen door andere bevoegdheden)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18640BA1" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Uitvoeren van schakel- en exploitatiewerkzaamheden (laagspanning).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511ED5D0" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Uitvoeren van controlewerkzaamheden/onderhoudswerkzaamheden op de laagspanningsinstallatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26FD5A7D" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Uitvoeren van herstellingswerkzaamheden aan een gegarandeerd spanningsloze laagspanningsinstallatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="608543A7" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Uitvoeren van uitbreidingen cf. het AREI aan een gegarandeerd spanningsloze installatie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73813A20" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008721BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Schakelen van automaten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540D3DC3" w14:textId="3B16EC41" w:rsidR="008721BE" w:rsidRPr="008721BE" w:rsidRDefault="008721BE" w:rsidP="006C016D">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4A9A" w:rsidTr="79047291" w14:paraId="296C8127" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008721BE" w14:paraId="44C57BF7" w14:textId="77777777" w:rsidTr="008721BE">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="9782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11081" w:rsidP="00442994" w:rsidRDefault="000F46A5" w14:paraId="296C8125" w14:textId="77777777">
+          <w:p w14:paraId="42E29A36" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
-              <w:spacing w:before="480"/>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F46A5">
-[...60 lines deleted...]
-              <w:t>en ervaring.</w:t>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Bijkomende </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>beperkingen /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opmerkingen m.b.t. deze bevoegdheidsverklaring.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FF62BF" w:rsidR="000F46A5" w:rsidP="00442994" w:rsidRDefault="000F46A5" w14:paraId="296C8126" w14:textId="77777777">
+          <w:p w14:paraId="0A42D3CD" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidRDefault="008721BE" w:rsidP="008721BE">
             <w:pPr>
-              <w:spacing w:before="480"/>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F46A5">
-[...14 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>De hierboven vermelde werkzaamheden en activiteiten gebeuren steeds met gebruik van geschikte arbeidsmiddelen en meettoestellen, gebruik en toepassing van collectieve en persoonlijke beschermingsmiddelen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C40C35" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Steeds toepassen van de vitale 8 regels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C151197" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Het uitvoeren van werkzaamheden met contact van/aan onder spanning staande delen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>afdeling 9.3.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> va</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n het AREI) is verboden. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F509A83" w14:textId="77777777" w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidRDefault="008721BE" w:rsidP="008721BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bovenstaande verbindt er zich toe onder alle omstandigheden volgens zijn bevoegdheid risicobewust en veilig te werken. Bij twijfel moet de installatieverantwoordelijke geraadpleegd worden. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013AB885" w14:textId="77777777" w:rsidR="008721BE" w:rsidRDefault="008721BE" w:rsidP="00F94A0A">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84D05" w:rsidTr="79047291" w14:paraId="296C812D" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006C016D" w14:paraId="0CD00CFE" w14:textId="77777777" w:rsidTr="005A351D">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="9782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D84D05" w:rsidR="00D84D05" w:rsidP="00D84D05" w:rsidRDefault="00D84D05" w14:paraId="296C8128" w14:textId="77777777">
+          <w:p w14:paraId="08BB198E" w14:textId="693EE5E1" w:rsidR="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Geldigheidsduur: deze bevoegdheidsverklaring heeft een geldigheidsduur van 5 jaar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ze vangt aan op</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>./</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> loopt ten einde op </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>../</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00507B43">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/20...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C016D" w14:paraId="4EDC46B8" w14:textId="77777777" w:rsidTr="005A351D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE4CF50" w14:textId="77777777" w:rsidR="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
+            <w:pPr>
+              <w:spacing w:before="480" w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rStyle w:val="TabelstandaardChar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Beoordelingscriteria:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rStyle w:val="TabelstandaardChar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>De H.L. baseert zich voor de toekenning van de bevoegdheidsverklaring op de volgende criteria:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0172E17E" w14:textId="092F807B" w:rsidR="006C016D" w:rsidRPr="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
+            <w:pPr>
+              <w:pStyle w:val="Lijstopsomteken"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="TabelstandaardChar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:rStyle w:val="TabelstandaardChar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>De door het personeelslid gevolgde opleidingen en ervaring.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BC720D" w14:textId="77777777" w:rsidR="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01F27E19" w14:textId="06680E21" w:rsidR="006C016D" w:rsidRPr="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F46A5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ervaringen:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C016D" w14:paraId="6FADA119" w14:textId="77777777" w:rsidTr="005A351D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43824C4A" w14:textId="77777777" w:rsidR="006C016D" w:rsidRPr="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:before="480"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84D05">
-              <w:rPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gedaan te: </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Gedaan </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                           </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">te:   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>Voor gezien</w:t>
+              <w:t xml:space="preserve">                                                         Voor gezien</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D84D05" w:rsidR="00D84D05" w:rsidP="00D84D05" w:rsidRDefault="00D84D05" w14:paraId="296C8129" w14:textId="77777777">
+          <w:p w14:paraId="78B596E9" w14:textId="09FDF2D6" w:rsidR="006C016D" w:rsidRPr="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
             <w:pPr>
               <w:spacing w:before="480"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84D05">
-              <w:rPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C11081">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>…</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>…./….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>./</w:t>
-[...23 lines deleted...]
-              <w:t>…</w:t>
+              <w:t>/20…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D84D05" w:rsidR="00D84D05" w:rsidP="00D84D05" w:rsidRDefault="00D84D05" w14:paraId="296C812B" w14:textId="77777777">
+          <w:p w14:paraId="696B554A" w14:textId="77777777" w:rsidR="006C016D" w:rsidRPr="006C016D" w:rsidRDefault="006C016D" w:rsidP="006C016D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:before="480"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_GoBack" w:id="1"/>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="006C016D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">De algemeen directeur                              </w:t>
-[...15 lines deleted...]
-              <w:t>Personeelslid</w:t>
+              <w:t>De algemeen directeur                                       Personeelslid</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D84D05" w:rsidR="00D84D05" w:rsidP="00442994" w:rsidRDefault="00D84D05" w14:paraId="296C812C" w14:textId="77777777">
+          <w:p w14:paraId="3D012322" w14:textId="55B3E068" w:rsidR="006C016D" w:rsidRPr="000F46A5" w:rsidRDefault="006C016D" w:rsidP="006C016D">
             <w:pPr>
               <w:spacing w:before="480"/>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D84D05">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D84D05">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">van Scholengroep    </w:t>
+              <w:t xml:space="preserve"> Scholengroep    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F01CB1" w:rsidR="009D3019" w:rsidP="009C4A9A" w:rsidRDefault="00F01CB1" w14:paraId="296C812E" w14:textId="77777777">
+    <w:p w14:paraId="397BD100" w14:textId="77777777" w:rsidR="006C016D" w:rsidRDefault="006C016D">
       <w:pPr>
-        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD53F3E" w14:textId="21DFF233" w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidRDefault="006C016D" w:rsidP="008721BE">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01CB1">
+      <w:r w:rsidRPr="006C016D">
         <w:rPr>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Bijlagen:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bijlagen: </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00F01CB1" w:rsidR="009D3019" w:rsidSect="00761240">
-[...5 lines deleted...]
-      <w:pgMar w:top="1361" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+    <w:sectPr w:rsidR="008721BE" w:rsidRPr="006C016D" w:rsidSect="00C20FC4">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1531" w:right="1588" w:bottom="1985" w:left="1588" w:header="794" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006B1282" w:rsidP="000A569B" w:rsidRDefault="006B1282" w14:paraId="296C8131" w14:textId="77777777">
+    <w:p w14:paraId="592550AD" w14:textId="77777777" w:rsidR="000B6C0C" w:rsidRDefault="000B6C0C" w:rsidP="0005562E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006B1282" w:rsidP="000A569B" w:rsidRDefault="006B1282" w14:paraId="296C8132" w14:textId="77777777">
+    <w:p w14:paraId="7325594E" w14:textId="77777777" w:rsidR="000B6C0C" w:rsidRDefault="000B6C0C" w:rsidP="0005562E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Filson Pro Light">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Filson Pro Bold">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Koppen CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman (Hoofdtekst CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E1002AFF" w:usb1="C0000002" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="006B1282" w:rsidP="00337D57" w:rsidRDefault="006B1282" w14:paraId="296C8134" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C8BDB5C" w14:textId="7A3AF8F8" w:rsidR="006C016D" w:rsidRDefault="004527BC" w:rsidP="006C016D">
     <w:pPr>
-      <w:pStyle w:val="Geenafstand"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="540"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00EC517A">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...923 lines deleted...]
-        <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="296C8143" wp14:editId="296C8144">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67DC3F64" wp14:editId="0778D532">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>4517390</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>330200</wp:posOffset>
+            <wp:posOffset>9683750</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2311400" cy="568960"/>
+          <wp:extent cx="1270800" cy="1000800"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Afbeelding 5"/>
+          <wp:docPr id="585707829" name="Graphic 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="GO!_logo_rgb.BMP"/>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2311400" cy="568960"/>
+                    <a:ext cx="1270800" cy="1000800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="006C016D">
+      <w:t>Bevoegdheidsverklaring BA4</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="056E4774" w14:textId="5CC5CB1A" w:rsidR="00BC50F8" w:rsidRDefault="004527BC" w:rsidP="004527BC">
+    <w:pPr>
+      <w:ind w:left="540"/>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t>bewaard</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> op </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd-MM-yyyy"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006B5DB0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="006B5DB0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="006B5DB0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>-08-2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="419787ED" wp14:editId="6D4661BE">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="850370368" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00955B7A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40209D46" wp14:editId="3E3E6BF5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1976492518" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06D561DD" w14:textId="77777777" w:rsidR="006C016D" w:rsidRDefault="00A82C69" w:rsidP="006C016D">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="392"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FFAE4A7" wp14:editId="3722C777">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1077202021" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="006C016D">
+      <w:t>Bevoegdheidsverklaring BA4</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7A7E5F4B" w14:textId="537D2C7D" w:rsidR="00A82C69" w:rsidRPr="00EC517A" w:rsidRDefault="00A82C69" w:rsidP="008615F4">
+    <w:pPr>
+      <w:ind w:left="392"/>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t>bewaard</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> op </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd-MM-yyyy"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006B5DB0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="006B5DB0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="006B5DB0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>-08-2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C4AF02E" wp14:editId="71ECE747">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="1659645162" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5D7589FC" w14:textId="77777777" w:rsidR="000B6C0C" w:rsidRDefault="000B6C0C" w:rsidP="0005562E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E8ABE04" w14:textId="77777777" w:rsidR="000B6C0C" w:rsidRDefault="000B6C0C" w:rsidP="0005562E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15D460AE" w14:textId="77777777" w:rsidR="0005562E" w:rsidRDefault="0005562E" w:rsidP="0005562E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC0748F" wp14:editId="21449AFF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5348605</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>239395</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1987200" cy="1026000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1425425379" name="Graphic 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1797688830" name="Graphic 1797688830"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1987200" cy="1026000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0F8DC350" w14:textId="77777777" w:rsidR="0005562E" w:rsidRDefault="0005562E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="28104644"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCD8FC8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken2"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6942A50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop1"/>
+      <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D54A11FE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken"/>
+      <w:lvlText w:val="ö"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="792" w:hanging="432"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:em w:val="none"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...103 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BDB52BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2864E268"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F86AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECD8CD1E"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="773" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1493" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4373" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6533" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="EA9614D4">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7316D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB38B7D4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Genummerdelijst"/>
+      <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3143" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="Kop3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4583" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5303" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6743" w:hanging="360"/>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7463" w:hanging="360"/>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...15 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1417" w:hanging="283"/>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...22 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2008706490">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1532573798">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2037852305">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1318798612">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="8215355">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6" w16cid:durableId="302586252">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1044644473">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1594165945">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1557473768">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="564267424">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1870606783">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1751541709">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="364990728">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1848056622">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="624193290">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="16" w16cid:durableId="1266497099">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:zoom w:percent="91"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:trackRevisions w:val="false"/>
-  <w:defaultTabStop w:val="567"/>
+  <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C50EE6"/>
-[...2696 lines deleted...]
-    <w:rsid w:val="00D12D59"/>
+    <w:rsidRoot w:val="008721BE"/>
+    <w:rsid w:val="00000177"/>
+    <w:rsid w:val="00011C99"/>
+    <w:rsid w:val="000514AB"/>
+    <w:rsid w:val="0005562E"/>
+    <w:rsid w:val="00057AF7"/>
+    <w:rsid w:val="00073990"/>
+    <w:rsid w:val="000809A0"/>
+    <w:rsid w:val="000857DF"/>
+    <w:rsid w:val="00094BC4"/>
+    <w:rsid w:val="000A284D"/>
+    <w:rsid w:val="000A6306"/>
+    <w:rsid w:val="000B2884"/>
+    <w:rsid w:val="000B6C0C"/>
+    <w:rsid w:val="000C2212"/>
+    <w:rsid w:val="000D2E55"/>
+    <w:rsid w:val="000D4313"/>
+    <w:rsid w:val="000D65F6"/>
+    <w:rsid w:val="0011099A"/>
+    <w:rsid w:val="00121747"/>
+    <w:rsid w:val="00122D64"/>
+    <w:rsid w:val="00130812"/>
+    <w:rsid w:val="00150F6F"/>
+    <w:rsid w:val="00154AF5"/>
+    <w:rsid w:val="00164C98"/>
+    <w:rsid w:val="00167787"/>
+    <w:rsid w:val="00171D0F"/>
+    <w:rsid w:val="00181FF7"/>
+    <w:rsid w:val="00195B31"/>
+    <w:rsid w:val="001B139E"/>
+    <w:rsid w:val="001C21CA"/>
+    <w:rsid w:val="001C22CB"/>
+    <w:rsid w:val="001D35DA"/>
+    <w:rsid w:val="001E3149"/>
+    <w:rsid w:val="001E4B82"/>
+    <w:rsid w:val="002017AC"/>
+    <w:rsid w:val="0020575B"/>
+    <w:rsid w:val="00235551"/>
+    <w:rsid w:val="00236CB7"/>
+    <w:rsid w:val="00242545"/>
+    <w:rsid w:val="00246523"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rsid w:val="002900DC"/>
+    <w:rsid w:val="00293BC1"/>
+    <w:rsid w:val="002B1EE9"/>
+    <w:rsid w:val="002C108D"/>
+    <w:rsid w:val="002C79C9"/>
+    <w:rsid w:val="002E26FB"/>
+    <w:rsid w:val="003015D8"/>
+    <w:rsid w:val="00331CFA"/>
+    <w:rsid w:val="00340E7A"/>
+    <w:rsid w:val="00353A3F"/>
+    <w:rsid w:val="00357CAD"/>
+    <w:rsid w:val="00385352"/>
+    <w:rsid w:val="003C399F"/>
+    <w:rsid w:val="003E3190"/>
+    <w:rsid w:val="003E6B02"/>
+    <w:rsid w:val="00413847"/>
+    <w:rsid w:val="00436B08"/>
+    <w:rsid w:val="004527BC"/>
+    <w:rsid w:val="004565DB"/>
+    <w:rsid w:val="00462F0D"/>
+    <w:rsid w:val="004676D5"/>
+    <w:rsid w:val="00491FBF"/>
+    <w:rsid w:val="00492F60"/>
+    <w:rsid w:val="00494433"/>
+    <w:rsid w:val="004B602D"/>
+    <w:rsid w:val="004C61B3"/>
+    <w:rsid w:val="004D319E"/>
+    <w:rsid w:val="004E5806"/>
+    <w:rsid w:val="004F651B"/>
+    <w:rsid w:val="005112F5"/>
+    <w:rsid w:val="005233F5"/>
+    <w:rsid w:val="0054248A"/>
+    <w:rsid w:val="00547866"/>
+    <w:rsid w:val="005601C9"/>
+    <w:rsid w:val="005657E9"/>
+    <w:rsid w:val="0057606A"/>
+    <w:rsid w:val="00576366"/>
+    <w:rsid w:val="00582116"/>
+    <w:rsid w:val="005958F3"/>
+    <w:rsid w:val="005A0A46"/>
+    <w:rsid w:val="005D2109"/>
+    <w:rsid w:val="005D46D4"/>
+    <w:rsid w:val="005F4AFF"/>
+    <w:rsid w:val="00651D90"/>
+    <w:rsid w:val="006A3651"/>
+    <w:rsid w:val="006B5DB0"/>
+    <w:rsid w:val="006C016D"/>
+    <w:rsid w:val="006C642C"/>
+    <w:rsid w:val="00700F0D"/>
+    <w:rsid w:val="00703880"/>
+    <w:rsid w:val="00720899"/>
+    <w:rsid w:val="00722463"/>
+    <w:rsid w:val="00732BC0"/>
+    <w:rsid w:val="007361F8"/>
+    <w:rsid w:val="0075431D"/>
+    <w:rsid w:val="00794131"/>
+    <w:rsid w:val="00794A93"/>
+    <w:rsid w:val="0079776F"/>
+    <w:rsid w:val="00806770"/>
+    <w:rsid w:val="00813027"/>
+    <w:rsid w:val="00822BC9"/>
+    <w:rsid w:val="008615F4"/>
+    <w:rsid w:val="008663FC"/>
+    <w:rsid w:val="008721BE"/>
+    <w:rsid w:val="00872BFE"/>
+    <w:rsid w:val="00885302"/>
+    <w:rsid w:val="008D2484"/>
+    <w:rsid w:val="008D36BC"/>
+    <w:rsid w:val="008D5186"/>
+    <w:rsid w:val="00955B7A"/>
+    <w:rsid w:val="00960F51"/>
+    <w:rsid w:val="0096590D"/>
+    <w:rsid w:val="009760B3"/>
+    <w:rsid w:val="00993224"/>
+    <w:rsid w:val="009A3E22"/>
+    <w:rsid w:val="009B39D0"/>
+    <w:rsid w:val="009C1301"/>
+    <w:rsid w:val="009D04B5"/>
+    <w:rsid w:val="009E0527"/>
+    <w:rsid w:val="009E7A99"/>
+    <w:rsid w:val="00A06758"/>
+    <w:rsid w:val="00A54912"/>
+    <w:rsid w:val="00A71247"/>
+    <w:rsid w:val="00A82C69"/>
+    <w:rsid w:val="00A91FC4"/>
+    <w:rsid w:val="00AC2EF0"/>
+    <w:rsid w:val="00AD1704"/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rsid w:val="00AD7992"/>
+    <w:rsid w:val="00AE4155"/>
+    <w:rsid w:val="00AF04D3"/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rsid w:val="00B323B2"/>
+    <w:rsid w:val="00B607CA"/>
+    <w:rsid w:val="00B6697A"/>
+    <w:rsid w:val="00B759CA"/>
+    <w:rsid w:val="00B81342"/>
+    <w:rsid w:val="00B81DDF"/>
+    <w:rsid w:val="00BA3BE9"/>
+    <w:rsid w:val="00BB2258"/>
+    <w:rsid w:val="00BC50F8"/>
+    <w:rsid w:val="00BD2856"/>
+    <w:rsid w:val="00BE499F"/>
+    <w:rsid w:val="00C003A9"/>
+    <w:rsid w:val="00C20FC4"/>
+    <w:rsid w:val="00C60F59"/>
+    <w:rsid w:val="00C65712"/>
+    <w:rsid w:val="00C90F26"/>
+    <w:rsid w:val="00CD6659"/>
+    <w:rsid w:val="00CE2A55"/>
+    <w:rsid w:val="00CE2C34"/>
+    <w:rsid w:val="00CF106C"/>
+    <w:rsid w:val="00CF2095"/>
+    <w:rsid w:val="00CF707F"/>
+    <w:rsid w:val="00D01801"/>
+    <w:rsid w:val="00D04457"/>
+    <w:rsid w:val="00D1199D"/>
+    <w:rsid w:val="00D255CF"/>
+    <w:rsid w:val="00D54837"/>
+    <w:rsid w:val="00D85D8F"/>
+    <w:rsid w:val="00D8604B"/>
+    <w:rsid w:val="00DA1A72"/>
+    <w:rsid w:val="00DE28FC"/>
+    <w:rsid w:val="00DE6BB2"/>
+    <w:rsid w:val="00E14D28"/>
+    <w:rsid w:val="00E5582D"/>
+    <w:rsid w:val="00E75DFD"/>
+    <w:rsid w:val="00E81526"/>
+    <w:rsid w:val="00E84048"/>
+    <w:rsid w:val="00EC1B62"/>
+    <w:rsid w:val="00ED2B2C"/>
+    <w:rsid w:val="00F42A3F"/>
+    <w:rsid w:val="00F5711E"/>
+    <w:rsid w:val="00F80B22"/>
+    <w:rsid w:val="00FB7922"/>
+    <w:rsid w:val="00FC3FC3"/>
+    <w:rsid w:val="00FD41F4"/>
+    <w:rsid w:val="00FE584B"/>
+    <w:rsid w:val="00FE7E13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="78DE83EB"/>
+  <w14:docId w14:val="62CC5920"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{35CFE772-2923-4AA0-B23A-03B2DD412987}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD7992"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:aliases w:val="GO-Kop 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="GO-Kop 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60" w:line="320" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="GO-Kop 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:spacing w:before="180" w:line="320" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:aliases w:val="GO-Kop 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D04B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TS-TabelStijl1">
+    <w:name w:val="TS-TabelStijl1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00576366"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Filson Pro Light" w:hAnsi="Filson Pro Light"/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="153" w:type="dxa"/>
+        <w:bottom w:w="153" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Filson Pro Bold" w:hAnsi="Filson Pro Bold"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Filson Pro Bold" w:hAnsi="Filson Pro Bold"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:aliases w:val="Tabel Rhea 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000D2E55"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="85" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3004B" w:themeColor="accent4"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC0D8" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableRhea2-Green">
+    <w:name w:val="Table Rhea 2 - Green"/>
+    <w:basedOn w:val="Tabelraster"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE584B"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="67C0BA" w:themeColor="accent2"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC0D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="GO-Titel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="003015D8"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="120"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:aliases w:val="GO-Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:rsid w:val="003015D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0005562E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0005562E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Onderwerp">
+    <w:name w:val="GO-Onderwerp"/>
+    <w:basedOn w:val="Titel"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D46D4"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Introtekst">
+    <w:name w:val="GO-Introtekst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00960F51"/>
+    <w:pPr>
+      <w:spacing w:after="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:aliases w:val="GO-Lijst opsom.teken"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1893"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
+    <w:name w:val="List Bullet 2"/>
+    <w:aliases w:val="GO-Lijst opsom.teken 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Basisalinea">
+    <w:name w:val="[Basisalinea]"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E6B02"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:aliases w:val="GO-Ondertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:aliases w:val="GO-Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:rsid w:val="00331CFA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetnoot">
+    <w:name w:val="Voetnoot"/>
+    <w:aliases w:val="GO-Voetnoot"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9701"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D12D59"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC50F8"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AA6AA3491DF49A89764328BE57371F9">
-[...30 lines deleted...]
-    <w:rsid w:val="00D12D59"/>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00236CB7"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GO-Rastertabel-1">
+    <w:name w:val="GO-Rastertabel-1"/>
+    <w:basedOn w:val="Rastertabel4-Accent3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D04B5"/>
+    <w:rPr>
+      <w:color w:val="492661"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="170" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="170" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:left w:w="113" w:type="dxa"/>
+        <w:right w:w="113" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="492661"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00722463"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00722463"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GO-Highlight">
+    <w:name w:val="GO-Highlight"/>
+    <w:basedOn w:val="Subtielebenadrukking"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:bdr w:val="single" w:sz="24" w:space="0" w:color="532464" w:themeColor="accent3"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering">
+    <w:name w:val="List Number"/>
+    <w:aliases w:val="GO-Lijstnummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="GeenafstandChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:aliases w:val="GO-Citaat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:aliases w:val="GO-Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="GO-Zwaar"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:aliases w:val="GO-Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00822BC9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:aliases w:val="GO-Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00822BC9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:aliases w:val="GO-Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A0A46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:aliases w:val="GO-Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D01801"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2F1" w:themeFill="accent2" w:themeFillTint="33"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9344"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1199D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9344"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="442"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA1A72"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1199D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="right" w:pos="8720"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="658"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D04B5"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="658"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D04B5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="221"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D04B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00246523"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelvet">
+    <w:name w:val="Tabel vet"/>
+    <w:basedOn w:val="Geenafstand"/>
+    <w:link w:val="TabelvetChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="492661"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelvetChar">
+    <w:name w:val="Tabel vet Char"/>
+    <w:basedOn w:val="GeenafstandChar"/>
+    <w:link w:val="Tabelvet"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="492661"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelstandaard">
+    <w:name w:val="Tabel standaard"/>
+    <w:basedOn w:val="Tabelvet"/>
+    <w:link w:val="TabelstandaardChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelstandaardChar">
+    <w:name w:val="Tabel standaard Char"/>
+    <w:basedOn w:val="TabelvetChar"/>
+    <w:link w:val="Tabelstandaard"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="492661"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabeltitel">
+    <w:name w:val="Tabel titel"/>
+    <w:basedOn w:val="Geenafstand"/>
+    <w:link w:val="TabeltitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabeltitelChar">
+    <w:name w:val="Tabel titel Char"/>
+    <w:basedOn w:val="GeenafstandChar"/>
+    <w:link w:val="Tabeltitel"/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E84048"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E84048"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008721BE"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="nl-BE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008721BE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="51081379">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="981230936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://gemeenschapsonderwijs.sharepoint.com/sites/go-beeldbank/Sjablonen/GO!-Basis%20A4%20staand.dotx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="20240327-GO-Word">
   <a:themeElements>
     <a:clrScheme name="GO!">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="C3004A"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="C8C8C8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="00B3D5"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="F08800"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A9B905"/>
+        <a:srgbClr val="532464"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="C3004A"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C8C8C8"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="737373"/>
+        <a:srgbClr val="532464"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="GO!">
+    <a:fontScheme name="Calibri">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="20240327-GO-Word" id="{48071A5B-6F85-2F4C-B4A6-0BB7C55A68C1}" vid="{9AFD56A1-D561-E24B-BD50-3A4DDF3576B1}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-[...6 lines deleted...]
-</CoverPageProperties>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>16</Value>
+      <Value>1</Value>
+      <Value>12</Value>
+      <Value>27</Value>
+      <Value>25</Value>
+      <Value>24</Value>
+      <Value>23</Value>
+      <Value>20</Value>
+      <Value>19</Value>
+      <Value>18</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Basisonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">87d9c191-7b07-4551-813d-0ac374cd31d8</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Buitengewoon onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Centra voor leerlingenbegeleiding</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6c456ae6-2c51-4e66-bcec-4b78b86ec12e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Deeltijds kunstonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">660b3ff0-98eb-4092-80a8-7261f37d7526</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Onderwijsinternaten</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bda482bb-bc86-43b1-ae73-137494e35eab</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Kinderopvang</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5fff8eb2-65e0-4253-81e5-9bffa70346ae</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Secundair onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5a6d7bf7-2954-423b-a455-adc87e5ebd86</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Volwassenenonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-6762</_dlc_DocId>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">c4f724cb-3092-429a-aa2f-f86ec642fab5</GOProMigratieBronGUID>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">https://probeheer.g-o.be/blog/documents</GOProMigratieBronlocatie>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-6762</Url>
+      <Description>GOPRO-1830562155-6762</Description>
+    </_dlc_DocIdUrl>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="49" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="f52b3bd2d4f3af2348736bd684d7dce6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -6680,51 +4908,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6752,50 +4980,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -6856,281 +5094,222 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...93 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE84EC3A-B2E4-4D66-BF93-F9350DE3E432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4bd54989-f8f1-42bf-a15b-bae632bc2e0f"/>
+    <ds:schemaRef ds:uri="ad7b623c-cf1b-4bf5-8bcf-78bcccb30f2d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9492190-5B16-4CEF-AB4B-36321CA88F49}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26530C27-4966-4E98-AB19-94AFD076B2B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D625A56C-2A98-4ADE-823F-19FBF0A86F94}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80B84BC5-4F53-421F-AD2E-21FD8A9798B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{155F18C0-BE1D-4BD6-AAE0-B1D8A6AA69BB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54D3505E-FE47-4C05-ABEE-878F5555CBAB}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A2B724A-AF07-402C-A6B3-16CFD9BAEFAA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3096B05-0E5E-4F3A-8843-D3EDC03A42D8}"/>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171BCEB7-9A2F-4755-8A1C-F8D8B4A07A3A}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{49c3d703-3579-47bf-a888-7c913fbdced9}" enabled="0" method="" siteId="{49c3d703-3579-47bf-a888-7c913fbdced9}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>GO!-Basis%20A4%20staand</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>330</Words>
+  <Characters>1819</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2145</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Model Bevoegdheidsverklaring BA4</dc:title>
-  <dc:creator>Tinneke Bellekens</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Yolinde Haesendonck</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GOProPublicatiestatus">
+    <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>15200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i2ccc245a7ea4a3fab84e555e0d8ea1a">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GOProOnderwijsniveaus">
+    <vt:lpwstr>20;#Basisonderwijs|87d9c191-7b07-4551-813d-0ac374cd31d8;#19;#Buitengewoon onderwijs|1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c;#24;#Centra voor leerlingenbegeleiding|6c456ae6-2c51-4e66-bcec-4b78b86ec12e;#23;#Deeltijds kunstonderwijs|660b3ff0-98eb-4092-80a8-7261f37d7526;#12;#Onderwijsinternaten|bda482bb-bc86-43b1-ae73-137494e35eab;#25;#Kinderopvang|5fff8eb2-65e0-4253-81e5-9bffa70346ae;#18;#Secundair onderwijs|5a6d7bf7-2954-423b-a455-adc87e5ebd86;#16;#Volwassenenonderwijs|3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Tonen op">
+    <vt:lpwstr>332;#Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProOorsprong">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="i2ccc245a7ea4a3fab84e555e0d8ea1a">
     <vt:lpwstr>Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GO_TonenOp">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GO_TonenOp">
     <vt:lpwstr>2648;#A20 Dossier elektrische installatie|435744c4-f072-4e9f-b72a-9b0ec06898a5</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GO_Thema2">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProThemas">
+    <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GO_Thema2">
     <vt:lpwstr>3081;#Preventie ＆ gezondheid|74497710-46e9-4331-b6ac-6a3cbbde3f24</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GO_Onderwijsniveau2">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProOorsprong">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProJaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GO_Onderwijsniveau2">
+    <vt:lpwstr>3248;#Basisonderwijs|d9e3cb5b-02c3-472f-ab26-b417b1d64ed0;#3249;#Buitengewoon onderwijs|32c098c8-e350-450c-affd-f05bb010f767;#3250;#CLB|09382a59-7e74-4be5-bad6-b247d20f16f1;#3251;#Deeltijds kunstonderwijs|7b9c2fe1-75ca-4678-95d6-ebe13b290632;#3252;#Internaten|c4c7738e-ff96-45d5-b872-6a4028efccdd;#3253;#Kinderopvang|1c97d9c4-4106-4470-ac09-bfaf0cdaef04;#3254;#Secundair onderwijs|a0bb9859-106f-447b-af95-74c3bb334816;#3255;#Volwassenenonderwijs|c222bc90-075f-46ba-9830-bdedbc95a42e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>817b7253-6d0e-443d-ae4f-a0c6b99cc1e9</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>