--- v0 (2026-05-27)
+++ v1 (2026-08-15)
@@ -1,2212 +1,1858 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...182 lines deleted...]
-        <w:spacing w:before="480"/>
+    <w:p w14:paraId="4763A24A" w14:textId="7FC140C6" w:rsidR="00635649" w:rsidRDefault="00FC2514" w:rsidP="00997536">
+      <w:pPr>
+        <w:pStyle w:val="GO-Onderwerp"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jaarlijks actieplan 20XX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B450A76" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>De werkgever stelt in overleg met de leden van de hiërarchische lijn en de Diensten voor Preventie en Bescherming op het werk, een jaarlijks actieplan op ter bevordering van het welzijn op het werk, tijdens het volgende dienstjaar. (Art. 11.- § 1. K.B. van 27 maart 1998 betreffende het beleid inzake het welzijn van de werknemers bij de uitvoering van hun werk).</w:t>
+        <w:t xml:space="preserve">De werkgever stelt in overleg met de leden van de hiërarchische lijn en de Diensten voor Preventie en Bescherming op het werk, een jaarlijks actieplan op ter bevordering van het welzijn op het werk, tijdens het volgende dienstjaar. (Art. 11.- § 1. K.B. van 27 maart 1998 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het beleid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het welzijn van de werknemers bij de uitvoering van hun werk).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="42AF0DA2" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Dit jaarlijks actieplan is gesteund op het globaal preventieplan, wordt ter schrift gesteld en bepaalt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="50AAE59A" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>de prioritaire doelstellingen in het kader van het preventiebeleid van het volgend dienstjaar;</w:t>
+        <w:t>de</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>de middelen en methoden om deze doelstellingen te bereiken;</w:t>
+        <w:t xml:space="preserve"> prioritaire doelstellingen in het kader van het preventiebeleid van het volgend dienstjaar;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="47373869" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>de opdrachten, verplichtingen en middelen van alle betrokken personen;</w:t>
+        <w:t>de</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>de aanpassingen die moeten aangebracht worden aan het globaal preventieplan ingevolge:</w:t>
+        <w:t xml:space="preserve"> middelen en methoden om deze doelstellingen te bereiken;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
+    <w:p w14:paraId="2C7BEA77" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opdrachten, verplichtingen en middelen van alle betrokken personen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DE944C" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00017A21">
+      <w:pPr>
+        <w:pStyle w:val="Genummerdelijst"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanpassingen die moeten aangebracht worden aan het globaal preventieplan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>ingevolge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEC02DE" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="0"/>
         <w:ind w:left="1094" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>gewijzigde omstandigheden;</w:t>
+        <w:t>gewijzigde</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omstandigheden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
+    <w:p w14:paraId="623707FE" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="0"/>
         <w:ind w:left="1094" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>de ongevallen, en incidenten die zich in de onderneming of instelling hebben voorgedaan;</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ongevallen, en incidenten die zich in de onderneming of instelling hebben voorgedaan;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
+    <w:p w14:paraId="743A7329" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="0"/>
         <w:ind w:left="1094" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>het jaarverslag van de interne Dienst voor Preventie en Bescherming op het werk van het voorbije burgerlijk jaar;</w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jaarverslag van de interne Dienst voor Preventie en Bescherming op het werk van het voorbije burgerlijk jaar;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
+    <w:p w14:paraId="0160EE93" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="0"/>
+        <w:spacing w:before="40"/>
         <w:ind w:left="1094" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>de adviezen van het Comité tijdens het voorbije burgerlijk jaar.</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adviezen van het Comité tijdens het voorbije burgerlijk jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034517" w:rsidRPr="00034517" w:rsidRDefault="00034517" w:rsidP="00034517">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:p w14:paraId="7EAD287C" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00034517" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>De werkgever betrekt de leden van de hiërarchische lijn en de Diensten voor Preventie en Bescherming op het werk bij de uitwerking, programmatie, uitvoering en evaluatie van het dynamisch risicobeheersings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>ysteem, het schriftelijk globaal preventieplan en het schriftelijk jaarlijks actieplan. Hij raadpleegt tevens het Comité.</w:t>
+        <w:t xml:space="preserve">ysteem, het schriftelijk globaal preventieplan en het schriftelijk jaarlijks actieplan. Hij raadpleegt </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034517">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>De werkgever legt het ontwerp van jaarlijks actieplan voor advies voor aan het comité uiterlijk de eerste dag van de tweede maand voorafgaand aan het begin van het dienstjaar waarop het betrekking heeft. Het jaarlijks actieplan mag niet in uitvoering worden gebracht voordat het Comité zijn advies heeft verstrekt of, zo niet, vóór het begin van het dienstjaar waarop het slaat. (Art. 12.- § 1. K.B. van 27 maart 1998 betreffende het beleid inzake het welzijn van de werknemers bij de uitvoering van hun werk).</w:t>
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het Comité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3329E" w:rsidRDefault="00F3329E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53F707E5" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De werkgever legt het ontwerp van jaarlijks actieplan voor advies voor aan het comité uiterlijk de eerste dag van de tweede maand voorafgaand aan het begin van het dienstjaar waarop het betrekking heeft. Het jaarlijks actieplan mag niet in uitvoering worden gebracht voordat het Comité zijn advies heeft verstrekt of, zo niet, vóór het begin van het dienstjaar waarop het slaat. (Art. 12.- § 1. K.B. van 27 maart 1998 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het beleid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00034517">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het welzijn van de werknemers bij de uitvoering van hun werk).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F525AB" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653FB66B" w14:textId="4B79726C" w:rsidR="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4740"/>
+        </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GOmagentatabel"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="05A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4819"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="4855"/>
+        <w:gridCol w:w="4854"/>
+        <w:gridCol w:w="4851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3196F" w:rsidTr="00F3196F">
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="1B683DE7" w14:textId="77777777" w:rsidTr="00FC2514">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRDefault="00F3196F" w:rsidP="00F3196F">
+          <w:p w14:paraId="562ADCD8" w14:textId="36DAFE9D" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Prioritaire doelstellingen</w:t>
+              <w:t xml:space="preserve">Prioritaire doelstellingen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
-[...14 lines deleted...]
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="7B89E9D8" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:t>Middelen en methoden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45673FBB" w14:textId="5C4A5285" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>(organisatorische, materiële en financiële)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC2514">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC2514">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>organisatorische</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC2514">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>, materiële en financiële)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="007BEF5C" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Personen</w:t>
+              <w:t xml:space="preserve">Personen </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="2504CD0A" w14:textId="58E98C94" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FC2514">
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:lang w:val="nl-BE"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>(opdrachten, verplichtingen en middelen)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC2514">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>opdrachten</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC2514">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, verplichtingen en middelen) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3196F" w:rsidTr="00F3196F">
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="6EFE60A2" w14:textId="77777777" w:rsidTr="00FC2514">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="091B7C7F" w14:textId="5697E017" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="7E83C2BD" w14:textId="1B7CB603" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD2CC1E" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="5FF4F508" w14:textId="77777777" w:rsidTr="00FC2514">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCE23E8" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="009D2896">
+          <w:p w14:paraId="12445B44" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="636E0D54" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3196F" w:rsidTr="00F3196F">
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="1458E813" w14:textId="77777777" w:rsidTr="00FC2514">
         <w:trPr>
-          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="536914F0" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="01551DA6" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="395F1058" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="0AA76525" w14:textId="77777777" w:rsidTr="00FC2514">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CBE696" w14:textId="1A5F5AE6" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="009D2896">
+          <w:p w14:paraId="7659DF7B" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DF6D76" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3196F" w:rsidTr="00F3196F">
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="77337D83" w14:textId="77777777" w:rsidTr="00FC2514">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="5489A0DC" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="3EECFA4E" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="244B48C5" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="36C622C3" w14:textId="77777777" w:rsidTr="00FC2514">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1667" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DF5801" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="009D2896">
+          <w:p w14:paraId="374021CA" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="325D0CF0" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3196F" w:rsidTr="00F3196F">
+      <w:tr w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w14:paraId="39EF4147" w14:textId="77777777" w:rsidTr="00FC2514">
         <w:trPr>
-          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="268C540A" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
-                <w:lang w:val="nl-BE"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1667" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="7080CD6F" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1666" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="009D2896">
-[...33 lines deleted...]
-          <w:p w:rsidR="00F3196F" w:rsidRPr="00F3329E" w:rsidRDefault="00F3196F" w:rsidP="00510FC4">
+          <w:p w14:paraId="1856184F" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="003B7B4C" w:rsidRDefault="00FC2514" w:rsidP="008E14B0">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...117 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E2FEF" w:rsidRPr="00330621" w:rsidRDefault="007E2FEF" w:rsidP="00D43B60">
-[...1 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+    <w:p w14:paraId="07D6BFF8" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007E2FEF" w:rsidRPr="00330621" w:rsidSect="00F517A8">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="2A8B0C1D" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7E79AD" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D765BBF" w14:textId="77777777" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711DAFF9" w14:textId="1AF4DD4B" w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidRDefault="00FC2514" w:rsidP="00FC2514">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2140"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FC2514" w:rsidRPr="00FC2514" w:rsidSect="006C42E3">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="1361" w:right="1134" w:bottom="1701" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="266" w:right="1134" w:bottom="907" w:left="1134" w:header="1134" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000F0FFC" w:rsidRDefault="000F0FFC" w:rsidP="000A569B">
+    <w:p w14:paraId="3AEADB54" w14:textId="77777777" w:rsidR="00E23257" w:rsidRDefault="00E23257" w:rsidP="000A569B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000F0FFC" w:rsidRDefault="000F0FFC" w:rsidP="000A569B">
+    <w:p w14:paraId="445DBF9F" w14:textId="77777777" w:rsidR="00E23257" w:rsidRDefault="00E23257" w:rsidP="000A569B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Shell Dlg">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman (Koppen CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E1002AFF" w:usb1="C0000002" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Hoofdtekst CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007658FB" w:rsidRPr="00A23683" w:rsidRDefault="007E2FEF" w:rsidP="00A23683">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FC38CBD" w14:textId="5B355F1F" w:rsidR="006C42E3" w:rsidRPr="00EC517A" w:rsidRDefault="006C42E3" w:rsidP="00FC2514">
     <w:pPr>
-      <w:pStyle w:val="Geenafstand"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="14570"/>
+      </w:tabs>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="851"/>
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00FC2514">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Jaarlijks actieplan</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...79 lines deleted...]
-      </mc:AlternateContent>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475E4D0F" wp14:editId="07BF2480">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-4305</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>6504149</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1351931913" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="00A41E6F">
+    <w:r w:rsidRPr="00EC517A">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...79 lines deleted...]
-      </mc:AlternateContent>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AE80184" wp14:editId="418EF594">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1994802596" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="0047113C" w:rsidRPr="00A23683">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">bewaard op </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="007658FB" w:rsidRPr="00A23683">
-[...5 lines deleted...]
-      <w:instrText xml:space="preserve"> REF  onderwerp  \* CHARFORMAT </w:instrText>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd-MM-yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="007658FB">
-[...11 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:sdt>
-[...47 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidR="00017A21">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>23-</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE0C69">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidR="00017A21">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>-20</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE0C69">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...22 lines deleted...]
-      <w:t xml:space="preserve">bewaard op </w:t>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0047113C">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="246FF354" wp14:editId="75D698B5">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="1792331125" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-      <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd-MM-yyyy"  \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0047113C">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F3196F">
-[...6 lines deleted...]
-      <w:t>23-11-2015</w:t>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0047113C">
-[...52 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007658FB" w:rsidRPr="00DB3DCD" w:rsidRDefault="00F3196F" w:rsidP="00F517A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55213A6A" w14:textId="4D6AB70B" w:rsidR="006C42E3" w:rsidRPr="00EC517A" w:rsidRDefault="006C42E3" w:rsidP="006C42E3">
     <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
       <w:tabs>
-        <w:tab w:val="right" w:pos="14601"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="14570"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-        <w:lang w:eastAsia="nl-BE"/>
+      <w:ind w:left="851"/>
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...33 lines deleted...]
-      <w:t xml:space="preserve"> - </w:t>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:br/>
     </w:r>
-    <w:r w:rsidR="007658FB">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00FC2514">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Gemeenschappelijke preventiedienst </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01B5A552" wp14:editId="3093F0F7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-4305</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>6504149</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="786506408" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="368FF3B9" wp14:editId="4B85CF55">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="454439843" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">bewaard op </w:t>
     </w:r>
-    <w:r w:rsidR="0039598D">
-[...19 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="007658FB" w:rsidRPr="00214B9B">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd-MM-yyyy"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00017A21">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>23-</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE0C69">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidR="00017A21">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE0C69">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>2015</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="676FC286" wp14:editId="458675EE">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="1577861931" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0047113C" w:rsidRPr="00214B9B">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0047113C" w:rsidRPr="00214B9B">
-[...3 lines deleted...]
-        <w:lang w:val="nl-BE"/>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000F0FFC" w:rsidRDefault="000F0FFC" w:rsidP="000A569B">
+    <w:p w14:paraId="6B47B88B" w14:textId="77777777" w:rsidR="00E23257" w:rsidRDefault="00E23257" w:rsidP="000A569B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000F0FFC" w:rsidRDefault="000F0FFC" w:rsidP="000A569B">
+    <w:p w14:paraId="7033F63D" w14:textId="77777777" w:rsidR="00E23257" w:rsidRDefault="00E23257" w:rsidP="000A569B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007658FB" w:rsidRDefault="007658FB" w:rsidP="00EF67D5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15E3E335" w14:textId="77777777" w:rsidR="0005679D" w:rsidRDefault="0005679D" w:rsidP="00EF67D5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="007658FB" w:rsidRPr="00F10DD5" w:rsidRDefault="00F517A8" w:rsidP="004F7C8D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B6786CF" w14:textId="77777777" w:rsidR="007658FB" w:rsidRPr="00F10DD5" w:rsidRDefault="009A67BB" w:rsidP="0005679D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
-[...469 lines deleted...]
-        <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A3A99A" wp14:editId="32AE497F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AD44A0" wp14:editId="462E851E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>7196786</wp:posOffset>
+            <wp:posOffset>8237043</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>330200</wp:posOffset>
+            <wp:posOffset>237490</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2311400" cy="568960"/>
-          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:extent cx="1987200" cy="1026000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="10" name="Afbeelding 10"/>
+          <wp:docPr id="1949606365" name="Graphic 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="GO!_logo_rgb.BMP"/>
+                  <pic:cNvPr id="1797688830" name="Graphic 1797688830"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2311400" cy="568960"/>
+                    <a:ext cx="1987200" cy="1026000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DAC423D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28104644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
       </w:rPr>
@@ -2235,54 +1881,171 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C434F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8D6D73E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Num1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Num2"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Num3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Num4"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1985" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377E1346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A3581A36"/>
+    <w:tmpl w:val="4EB85C10"/>
     <w:lvl w:ilvl="0" w:tplc="EA9614D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Genummerdelijst"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3143" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2325,51 +2088,287 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6743" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7463" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8183" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7316D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2740652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431A1159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="330CE340"/>
+    <w:styleLink w:val="Opsomminglijst"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsom1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsom2"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsom3"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Opsom4"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1985" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2552" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E84314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1606498A"/>
     <w:lvl w:ilvl="0" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2411,72 +2410,184 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F020EFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFD22ABC"/>
+    <w:tmpl w:val="E8B621BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Opsomming2"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F477A13"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96C4860E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1985" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2552" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67154D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A1839E2"/>
     <w:lvl w:ilvl="0" w:tplc="08130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2518,3322 +2629,2277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789407E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7981C3A"/>
+    <w:tmpl w:val="9476FC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val="ö"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C77322C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E714AF96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="307441474">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="72166142">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1784035314">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1698964151">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="965089100">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="998995501">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2139835965">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="697900034">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="5252746">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2137680414">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="870650366">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1892765897">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2073649955">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="19011136">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1502550551">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="467362631">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1887376893">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1063335481">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1747918504">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1270551866">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="270818663">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="36442534">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="976646641">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="136608220">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1133596370">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="372317016">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="724723389">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="518589368">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="623077429">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1922253472">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1988198352">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="32" w16cid:durableId="1563175722">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F0FFC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00045E45"/>
+    <w:rsidRoot w:val="00FC2514"/>
+    <w:rsid w:val="00005D70"/>
+    <w:rsid w:val="00007B7B"/>
+    <w:rsid w:val="00017A21"/>
+    <w:rsid w:val="00033E00"/>
     <w:rsid w:val="000501B3"/>
+    <w:rsid w:val="0005679D"/>
     <w:rsid w:val="00064178"/>
+    <w:rsid w:val="000706E1"/>
     <w:rsid w:val="000724B5"/>
+    <w:rsid w:val="00084D13"/>
     <w:rsid w:val="000925C5"/>
+    <w:rsid w:val="000951BA"/>
     <w:rsid w:val="00095855"/>
     <w:rsid w:val="00096E70"/>
     <w:rsid w:val="000A3E95"/>
     <w:rsid w:val="000A569B"/>
+    <w:rsid w:val="000B4071"/>
     <w:rsid w:val="000B467F"/>
+    <w:rsid w:val="000B4BEC"/>
+    <w:rsid w:val="000B6EC0"/>
     <w:rsid w:val="000B7CC2"/>
     <w:rsid w:val="000E7060"/>
-    <w:rsid w:val="000F0FFC"/>
     <w:rsid w:val="001168F8"/>
+    <w:rsid w:val="001176F2"/>
     <w:rsid w:val="0014180A"/>
     <w:rsid w:val="001527C6"/>
+    <w:rsid w:val="001611AF"/>
     <w:rsid w:val="0016675E"/>
     <w:rsid w:val="001A628F"/>
     <w:rsid w:val="001C22B2"/>
     <w:rsid w:val="001D08DA"/>
     <w:rsid w:val="001D48D2"/>
+    <w:rsid w:val="001D6BD4"/>
     <w:rsid w:val="001F360C"/>
     <w:rsid w:val="001F6E94"/>
+    <w:rsid w:val="002070F4"/>
+    <w:rsid w:val="00221A35"/>
+    <w:rsid w:val="00222203"/>
+    <w:rsid w:val="00253214"/>
+    <w:rsid w:val="00253398"/>
+    <w:rsid w:val="002609FE"/>
+    <w:rsid w:val="00270F1C"/>
     <w:rsid w:val="002774E2"/>
     <w:rsid w:val="00285E72"/>
+    <w:rsid w:val="002956B0"/>
     <w:rsid w:val="002B7871"/>
     <w:rsid w:val="002C3697"/>
     <w:rsid w:val="002D2CCA"/>
     <w:rsid w:val="002D3557"/>
     <w:rsid w:val="002D44A2"/>
     <w:rsid w:val="002E7ED0"/>
+    <w:rsid w:val="002F41CC"/>
+    <w:rsid w:val="003008FA"/>
     <w:rsid w:val="00305FD5"/>
     <w:rsid w:val="00317096"/>
     <w:rsid w:val="003220A9"/>
+    <w:rsid w:val="003221FC"/>
     <w:rsid w:val="00330621"/>
     <w:rsid w:val="00335E7A"/>
     <w:rsid w:val="00351AB1"/>
     <w:rsid w:val="00370F3D"/>
     <w:rsid w:val="003906AD"/>
-    <w:rsid w:val="0039598D"/>
+    <w:rsid w:val="00397C01"/>
+    <w:rsid w:val="003A3AE0"/>
     <w:rsid w:val="003B1E85"/>
     <w:rsid w:val="003B2D8C"/>
     <w:rsid w:val="003B38D5"/>
     <w:rsid w:val="003B63C7"/>
+    <w:rsid w:val="003B7B4C"/>
+    <w:rsid w:val="003C5004"/>
     <w:rsid w:val="003F01B7"/>
+    <w:rsid w:val="004024BA"/>
     <w:rsid w:val="00403254"/>
     <w:rsid w:val="0042009C"/>
+    <w:rsid w:val="004222AD"/>
     <w:rsid w:val="00430419"/>
     <w:rsid w:val="004410B6"/>
     <w:rsid w:val="0045229E"/>
     <w:rsid w:val="00456523"/>
     <w:rsid w:val="00467011"/>
     <w:rsid w:val="0047113C"/>
+    <w:rsid w:val="00486448"/>
+    <w:rsid w:val="004A7E6E"/>
+    <w:rsid w:val="004B0AD1"/>
     <w:rsid w:val="004D3D1E"/>
     <w:rsid w:val="004E568B"/>
+    <w:rsid w:val="004E6275"/>
     <w:rsid w:val="004E68C6"/>
     <w:rsid w:val="004F7C8D"/>
     <w:rsid w:val="00510FC4"/>
+    <w:rsid w:val="00512278"/>
     <w:rsid w:val="00512E58"/>
+    <w:rsid w:val="00531E6B"/>
     <w:rsid w:val="00534758"/>
     <w:rsid w:val="00560D69"/>
     <w:rsid w:val="00561D64"/>
+    <w:rsid w:val="00577BDD"/>
+    <w:rsid w:val="00577EFD"/>
     <w:rsid w:val="00591429"/>
     <w:rsid w:val="00592E80"/>
     <w:rsid w:val="005A7057"/>
+    <w:rsid w:val="005B2117"/>
+    <w:rsid w:val="005B4C34"/>
     <w:rsid w:val="005B6CD2"/>
     <w:rsid w:val="005D2EEC"/>
     <w:rsid w:val="005E7539"/>
-    <w:rsid w:val="00600D22"/>
+    <w:rsid w:val="006019C2"/>
+    <w:rsid w:val="0061271C"/>
+    <w:rsid w:val="00635649"/>
+    <w:rsid w:val="0063632B"/>
     <w:rsid w:val="00640CD8"/>
+    <w:rsid w:val="006537DA"/>
     <w:rsid w:val="006608F5"/>
+    <w:rsid w:val="00661F24"/>
+    <w:rsid w:val="00664634"/>
+    <w:rsid w:val="006679F9"/>
     <w:rsid w:val="0068475B"/>
+    <w:rsid w:val="006C42E3"/>
+    <w:rsid w:val="006F7864"/>
+    <w:rsid w:val="00700478"/>
     <w:rsid w:val="0070585B"/>
+    <w:rsid w:val="00714470"/>
+    <w:rsid w:val="00716714"/>
     <w:rsid w:val="00717CCE"/>
     <w:rsid w:val="00722982"/>
+    <w:rsid w:val="00751799"/>
     <w:rsid w:val="00757437"/>
     <w:rsid w:val="007658FB"/>
+    <w:rsid w:val="00766957"/>
     <w:rsid w:val="00766FC4"/>
+    <w:rsid w:val="0077552C"/>
     <w:rsid w:val="00777F40"/>
     <w:rsid w:val="00780B37"/>
     <w:rsid w:val="00781056"/>
     <w:rsid w:val="0079026B"/>
     <w:rsid w:val="007964E4"/>
     <w:rsid w:val="007A02E1"/>
     <w:rsid w:val="007A3A7B"/>
     <w:rsid w:val="007C284F"/>
     <w:rsid w:val="007D2679"/>
     <w:rsid w:val="007E2FEF"/>
+    <w:rsid w:val="007F40EC"/>
     <w:rsid w:val="007F7282"/>
+    <w:rsid w:val="00801693"/>
+    <w:rsid w:val="008117B9"/>
+    <w:rsid w:val="00813F9F"/>
     <w:rsid w:val="0082033F"/>
+    <w:rsid w:val="008435D2"/>
     <w:rsid w:val="00853D38"/>
     <w:rsid w:val="00863BD5"/>
+    <w:rsid w:val="00872BFE"/>
+    <w:rsid w:val="00875F83"/>
     <w:rsid w:val="00885F59"/>
     <w:rsid w:val="00891605"/>
+    <w:rsid w:val="00893A59"/>
+    <w:rsid w:val="008C0250"/>
     <w:rsid w:val="008C2301"/>
+    <w:rsid w:val="008E301A"/>
+    <w:rsid w:val="008F3049"/>
+    <w:rsid w:val="008F7A3C"/>
     <w:rsid w:val="0091168A"/>
     <w:rsid w:val="00921B1B"/>
+    <w:rsid w:val="00930559"/>
     <w:rsid w:val="00941C4A"/>
     <w:rsid w:val="00945488"/>
     <w:rsid w:val="009638F0"/>
     <w:rsid w:val="00975FB1"/>
+    <w:rsid w:val="00991BA5"/>
+    <w:rsid w:val="00997536"/>
+    <w:rsid w:val="009A67BB"/>
     <w:rsid w:val="009D2896"/>
     <w:rsid w:val="009D3019"/>
     <w:rsid w:val="009E2C5D"/>
+    <w:rsid w:val="009E2EFE"/>
     <w:rsid w:val="00A004DF"/>
     <w:rsid w:val="00A23683"/>
     <w:rsid w:val="00A25E4C"/>
+    <w:rsid w:val="00A267B3"/>
     <w:rsid w:val="00A41E6F"/>
+    <w:rsid w:val="00A45929"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rsid w:val="00A70AE9"/>
+    <w:rsid w:val="00A764B5"/>
     <w:rsid w:val="00A91AA0"/>
-    <w:rsid w:val="00AA1C2C"/>
     <w:rsid w:val="00AA48BE"/>
+    <w:rsid w:val="00AB4039"/>
+    <w:rsid w:val="00AB62B3"/>
+    <w:rsid w:val="00AC1471"/>
+    <w:rsid w:val="00AC5063"/>
     <w:rsid w:val="00AD0127"/>
     <w:rsid w:val="00AD035F"/>
     <w:rsid w:val="00AE0942"/>
     <w:rsid w:val="00AE1C55"/>
     <w:rsid w:val="00AF7214"/>
     <w:rsid w:val="00B13FDF"/>
+    <w:rsid w:val="00B16804"/>
+    <w:rsid w:val="00B20432"/>
     <w:rsid w:val="00B326BD"/>
     <w:rsid w:val="00B36063"/>
     <w:rsid w:val="00B360F0"/>
     <w:rsid w:val="00B3652D"/>
+    <w:rsid w:val="00B47FBF"/>
+    <w:rsid w:val="00B57F03"/>
     <w:rsid w:val="00B637E9"/>
     <w:rsid w:val="00B646DA"/>
+    <w:rsid w:val="00B818CE"/>
     <w:rsid w:val="00B86BC2"/>
+    <w:rsid w:val="00B930F8"/>
     <w:rsid w:val="00B93FCF"/>
+    <w:rsid w:val="00BA1A36"/>
+    <w:rsid w:val="00BA3E27"/>
+    <w:rsid w:val="00BE7523"/>
     <w:rsid w:val="00BF0D3F"/>
     <w:rsid w:val="00C44DD4"/>
     <w:rsid w:val="00C457AF"/>
+    <w:rsid w:val="00C679EE"/>
     <w:rsid w:val="00C730BE"/>
+    <w:rsid w:val="00C73AAF"/>
     <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00C90A54"/>
     <w:rsid w:val="00CC0B06"/>
+    <w:rsid w:val="00CF427D"/>
     <w:rsid w:val="00D15483"/>
+    <w:rsid w:val="00D340B6"/>
     <w:rsid w:val="00D43B60"/>
     <w:rsid w:val="00D557F2"/>
+    <w:rsid w:val="00D55D0E"/>
+    <w:rsid w:val="00D6184B"/>
+    <w:rsid w:val="00DA7CBA"/>
     <w:rsid w:val="00DB3DCD"/>
     <w:rsid w:val="00DD2FAF"/>
     <w:rsid w:val="00DD744F"/>
+    <w:rsid w:val="00DE0C69"/>
     <w:rsid w:val="00DE133D"/>
     <w:rsid w:val="00DE4F2D"/>
     <w:rsid w:val="00DF383C"/>
+    <w:rsid w:val="00DF464C"/>
     <w:rsid w:val="00DF4F35"/>
     <w:rsid w:val="00DF7151"/>
     <w:rsid w:val="00E1650D"/>
     <w:rsid w:val="00E21022"/>
+    <w:rsid w:val="00E23257"/>
+    <w:rsid w:val="00E240EF"/>
     <w:rsid w:val="00E25150"/>
     <w:rsid w:val="00E276AC"/>
+    <w:rsid w:val="00E522D9"/>
     <w:rsid w:val="00E81D28"/>
+    <w:rsid w:val="00E83D5B"/>
+    <w:rsid w:val="00E90D02"/>
     <w:rsid w:val="00E91D8C"/>
+    <w:rsid w:val="00EC0DD8"/>
     <w:rsid w:val="00ED1A58"/>
+    <w:rsid w:val="00ED3AAA"/>
     <w:rsid w:val="00EF67D5"/>
     <w:rsid w:val="00F03197"/>
+    <w:rsid w:val="00F039A2"/>
     <w:rsid w:val="00F045B4"/>
     <w:rsid w:val="00F10DD5"/>
     <w:rsid w:val="00F17286"/>
     <w:rsid w:val="00F30E59"/>
-    <w:rsid w:val="00F3196F"/>
-    <w:rsid w:val="00F3329E"/>
+    <w:rsid w:val="00F408AF"/>
     <w:rsid w:val="00F44346"/>
     <w:rsid w:val="00F517A8"/>
+    <w:rsid w:val="00F75F4C"/>
+    <w:rsid w:val="00F91B2B"/>
+    <w:rsid w:val="00FC018C"/>
+    <w:rsid w:val="00FC2514"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="45C18DD6"/>
+  <w15:docId w15:val="{D55F2383-4412-483E-9C77-5685B350662F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005B6CD2"/>
+    <w:rsid w:val="008E301A"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
+    <w:aliases w:val="GO-Kop 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="27"/>
       </w:numPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
-      <w:ind w:left="567" w:hanging="567"/>
-      <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="C3004A" w:themeColor="text2"/>
-      <w:kern w:val="28"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
       <w:sz w:val="32"/>
-      <w:lang w:val="nl-BE"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Kop1"/>
+    <w:aliases w:val="GO-Kop 2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
+        <w:numId w:val="27"/>
       </w:numPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:left="567" w:hanging="567"/>
+      <w:spacing w:before="240" w:after="60" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:aliases w:val="GO-Kop 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
+        <w:numId w:val="27"/>
       </w:numPr>
-      <w:spacing w:before="180" w:after="0"/>
-      <w:ind w:left="851" w:hanging="851"/>
+      <w:spacing w:before="180" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Kop3"/>
+    <w:aliases w:val="GO-Kop 4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
+        <w:numId w:val="27"/>
       </w:numPr>
-      <w:spacing w:before="140"/>
-      <w:ind w:left="851" w:hanging="851"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002070F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
+    <w:aliases w:val="GO-Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="C3004A" w:themeColor="text2"/>
-      <w:kern w:val="28"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
       <w:sz w:val="32"/>
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A569B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
     <w:name w:val="Ballontekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000A569B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A569B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:rsid w:val="000A569B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
+    <w:aliases w:val="GO-Voettekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00561D64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47FBF"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
+    <w:aliases w:val="GO-Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00561D64"/>
+    <w:rsid w:val="00B47FBF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
+    <w:aliases w:val="GO-Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00C83234"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
       <w:sz w:val="28"/>
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
+    <w:aliases w:val="GO-Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00C83234"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
+    <w:aliases w:val="GO-Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:link w:val="GeenafstandChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C44DD4"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="005B6CD2"/>
+    <w:rsid w:val="00B47FBF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="1419"/>
-        <w:tab w:val="num" w:pos="0"/>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="284" w:hanging="284"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
-      <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming2">
     <w:name w:val="Opsomming 2"/>
     <w:basedOn w:val="Opsomming"/>
     <w:qFormat/>
-    <w:rsid w:val="004E68C6"/>
+    <w:rsid w:val="00B47FBF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
-      <w:ind w:left="568" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde_lijst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="005B6CD2"/>
+    <w:rsid w:val="00B47FBF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="30"/>
       </w:numPr>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
-      <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HoofdstukTitel">
     <w:name w:val="HoofdstukTitel"/>
     <w:basedOn w:val="Kop1"/>
-    <w:next w:val="Standaard"/>
-    <w:rsid w:val="001D08DA"/>
+    <w:next w:val="Ondertitel"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:left="-1134" w:right="-1134" w:firstLine="1134"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
+      <w:sz w:val="80"/>
+      <w:szCs w:val="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
     <w:name w:val="Geen afstand Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Geenafstand"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00C44DD4"/>
+    <w:rsid w:val="00A57FD7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DD2FAF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Kop1"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00DF4F35"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:framePr w:wrap="around" w:hAnchor="text"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="9"/>
+      <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001168F8"/>
+    <w:qFormat/>
+    <w:rsid w:val="002070F4"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="DEDEDE" w:themeFill="background2" w:themeFillTint="99"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2F1" w:themeFill="accent2" w:themeFillTint="33"/>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9344"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:noProof/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
     </w:rPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E68C6"/>
+    <w:rsid w:val="002070F4"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1100"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="442"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF4F35"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
+    <w:aliases w:val="GO-Titel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:rsid w:val="009A67BB"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:before="200" w:after="120"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
+    <w:aliases w:val="GO-Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
-    <w:rsid w:val="00A70AE9"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009A67BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="32"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
+    <w:aliases w:val="GO-Ondertitel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="003906AD"/>
+    <w:rsid w:val="00EC0DD8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-BE"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
+    <w:aliases w:val="GO-Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
-    <w:rsid w:val="003906AD"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EC0DD8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
+    <w:aliases w:val="GO-Citaat"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00403254"/>
+    <w:rsid w:val="009A67BB"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
+    <w:aliases w:val="GO-Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00403254"/>
+    <w:rsid w:val="009A67BB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00403254"/>
+    <w:rsid w:val="009A67BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GOmagentatabel">
-[...2 lines deleted...]
-    <w:rsid w:val="009D2896"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-TitelInhoudsopgave">
+    <w:name w:val="GO!-Titel Inhoudsopgave"/>
+    <w:basedOn w:val="Titel"/>
+    <w:link w:val="GO-TitelInhoudsopgaveChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16804"/>
     <w:pPr>
-      <w:spacing w:line="210" w:lineRule="atLeast"/>
-      <w:ind w:left="113" w:right="113"/>
+      <w:spacing w:before="0" w:after="240"/>
+      <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+      <w:b/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:spacing w:val="10"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
-    <w:tblPr>
-[...348 lines deleted...]
-    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GO-TitelInhoudsopgaveChar">
+    <w:name w:val="GO!-Titel Inhoudsopgave Char"/>
+    <w:basedOn w:val="TitelChar"/>
+    <w:link w:val="GO-TitelInhoudsopgave"/>
+    <w:rsid w:val="00B16804"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:b/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:spacing w:val="10"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
+    <w:aliases w:val="GO-Zwaar"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="003B38D5"/>
+    <w:rsid w:val="009A67BB"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitel">
+    <w:name w:val="Documenttitel"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00034517"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0005679D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...162 lines deleted...]
-      <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:b/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F408AF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
+    <w:name w:val="toc 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A70AE9"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002070F4"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="658"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num1">
+    <w:name w:val="Num 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E90D02"/>
+    <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="18"/>
       </w:numPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-BE"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
-[...5 lines deleted...]
-    <w:rsid w:val="00C83234"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num2">
+    <w:name w:val="Num 2"/>
+    <w:basedOn w:val="Num1"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop3">
-[...5 lines deleted...]
-    <w:rsid w:val="00C83234"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num3">
+    <w:name w:val="Num 3"/>
+    <w:basedOn w:val="Num1"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="180" w:after="0"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop4">
-[...5 lines deleted...]
-    <w:rsid w:val="00A70AE9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num4">
+    <w:name w:val="Num 4"/>
+    <w:basedOn w:val="Num1"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
-      <w:spacing w:before="140"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
-[...41 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsom1">
+    <w:name w:val="Opsom 1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="BallontekstChar"/>
-[...125 lines deleted...]
-    <w:rsid w:val="005B6CD2"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="1419"/>
-        <w:tab w:val="num" w:pos="0"/>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:after="0"/>
-      <w:ind w:left="284" w:hanging="284"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
-      <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming2">
-[...3 lines deleted...]
-    <w:rsid w:val="004E68C6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsom2">
+    <w:name w:val="Opsom 2"/>
+    <w:basedOn w:val="Opsom1"/>
+    <w:rsid w:val="00E90D02"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
-      <w:ind w:left="568" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Genummerdelijst">
-    <w:name w:val="Genummerde_lijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsom3">
+    <w:name w:val="Opsom 3"/>
+    <w:basedOn w:val="Opsom2"/>
+    <w:rsid w:val="00E90D02"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsom4">
+    <w:name w:val="Opsom 4"/>
+    <w:basedOn w:val="Opsom1"/>
+    <w:rsid w:val="00E90D02"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Opsomminglijst">
+    <w:name w:val="Opsomming (lijst)"/>
+    <w:basedOn w:val="Geenlijst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E90D02"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Onderwerp">
+    <w:name w:val="GO-Onderwerp"/>
+    <w:basedOn w:val="Titel"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0DD8"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="60"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Introtekst">
+    <w:name w:val="GO-Introtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="005B6CD2"/>
+    <w:rsid w:val="009A67BB"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="284" w:hanging="284"/>
+      <w:spacing w:after="567"/>
     </w:pPr>
     <w:rPr>
-      <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-BE"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HoofdstukTitel">
-[...3 lines deleted...]
-    <w:rsid w:val="001D08DA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GO-Highlight">
+    <w:name w:val="GO-Highlight"/>
+    <w:basedOn w:val="Subtielebenadrukking"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A67BB"/>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:bdr w:val="single" w:sz="24" w:space="0" w:color="532464" w:themeColor="accent3"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A67BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GO-Rastertabel-1">
+    <w:name w:val="GO-Rastertabel-1"/>
+    <w:basedOn w:val="Rastertabel4-Accent3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB4039"/>
+    <w:rPr>
+      <w:color w:val="492661"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="170" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="170" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:left w:w="113" w:type="dxa"/>
+        <w:right w:w="113" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="492661"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="009A67BB"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleSubtitle">
+    <w:name w:val="Style Subtitle"/>
+    <w:aliases w:val="GO-Ondertitel + Left:  0 cm Hanging:  1 cm"/>
+    <w:basedOn w:val="Ondertitel"/>
+    <w:rsid w:val="00EC0DD8"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...4 lines deleted...]
-      <w:ind w:left="-1134" w:right="-1134" w:firstLine="1134"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:caps/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
-[...47 lines deleted...]
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:styleId="Inhopg5">
+    <w:name w:val="toc 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001168F8"/>
+    <w:rsid w:val="002070F4"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="845"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB62B3"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002070F4"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E68C6"/>
+    <w:rsid w:val="002070F4"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4" w:themeFill="background2" w:themeFillTint="33"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="221"/>
     </w:pPr>
-  </w:style>
-[...522 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00034517"/>
+    <w:rsid w:val="00FC2514"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\tinneke.bellekens\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\Y73882S6\GO!basis_A4_liggend.dotx" TargetMode="External"/></Relationships>
-[...709 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://gemeenschapsonderwijs.sharepoint.com/sites/go-beeldbank/Sjablonen/GO!-Basis%20A4%20liggend.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="GO!">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="C3004A"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="C8C8C8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="00B3D5"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="F08800"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A9B905"/>
+        <a:srgbClr val="532464"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="C3004A"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C8C8C8"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="737373"/>
+        <a:srgbClr val="532464"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="GO!">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
@@ -6001,252 +5067,97 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2012-06-26T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...154 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -6316,51 +5227,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6388,50 +5299,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -6492,143 +5413,329 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>16</Value>
+      <Value>1</Value>
+      <Value>12</Value>
+      <Value>27</Value>
+      <Value>25</Value>
+      <Value>24</Value>
+      <Value>23</Value>
+      <Value>20</Value>
+      <Value>19</Value>
+      <Value>18</Value>
+    </TaxCatchAll>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Basisonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">87d9c191-7b07-4551-813d-0ac374cd31d8</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Buitengewoon onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Centra voor leerlingenbegeleiding</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6c456ae6-2c51-4e66-bcec-4b78b86ec12e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Deeltijds kunstonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">660b3ff0-98eb-4092-80a8-7261f37d7526</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Onderwijsinternaten</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bda482bb-bc86-43b1-ae73-137494e35eab</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Kinderopvang</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5fff8eb2-65e0-4253-81e5-9bffa70346ae</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Secundair onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5a6d7bf7-2954-423b-a455-adc87e5ebd86</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Volwassenenonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-5729</_dlc_DocId>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">5b05aef4-b6b7-49b5-b488-272dcac70bbb</GOProMigratieBronGUID>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">https://probeheer.g-o.be/blog/documents</GOProMigratieBronlocatie>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-5729</Url>
+      <Description>GOPRO-1830562155-5729</Description>
+    </_dlc_DocIdUrl>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEF1DD38-7A41-40AC-9645-D839489A2EA6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05B31F98-5093-45BD-9400-3452FD77E3BE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E50992-A81F-4FF0-AFFE-55BF160CBBD8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B3A733-CEC2-40EA-87A6-3A83D3B3D9BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1938ED1-4E74-4EC0-8DFE-1C3F00F4953F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E50992-A81F-4FF0-AFFE-55BF160CBBD8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad7b623c-cf1b-4bf5-8bcf-78bcccb30f2d"/>
+    <ds:schemaRef ds:uri="4bd54989-f8f1-42bf-a15b-bae632bc2e0f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B3A733-CEC2-40EA-87A6-3A83D3B3D9BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E92202FC-BAD2-4C30-B413-A233B072C2B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AE23E5B-67BC-43DF-9E3D-C55B66E2535C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07CCFE34-2462-4AF3-AB26-59046B147D6C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>GO!basis_A4_liggend</Template>
+  <Template>GO!-Basis%20A4%20liggend</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>332</Words>
-  <Characters>1826</Characters>
+  <Words>326</Words>
+  <Characters>1797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Globaal preventieplan</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gramma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2154</CharactersWithSpaces>
+  <CharactersWithSpaces>2119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Jaarlijks actieplan</dc:title>
-  <dc:creator>Tinneke Bellekens</dc:creator>
+  <dc:title/>
+  <dc:creator>Yolinde Haesendonck</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:r8>15100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i2ccc245a7ea4a3fab84e555e0d8ea1a">
     <vt:lpwstr>Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Tonen op">
     <vt:lpwstr>332;#Wordsjablonen|035d6640-6d77-47ba-8bc3-72dc34b45b8c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GO_TonenOp">
-    <vt:lpwstr>2634;#A6 Jaarlijks actieplan|1684f33d-e553-424d-8767-15b1326d6327</vt:lpwstr>
+    <vt:lpwstr>2280;#Wordsjablonen|98d1e354-39e2-4372-b8cb-bcafc746e9a7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GO_Thema2">
-    <vt:lpwstr>3081;#Preventie ＆ gezondheid|74497710-46e9-4331-b6ac-6a3cbbde3f24</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GO_Onderwijsniveau2">
-    <vt:lpwstr>3248;#Basisonderwijs|d9e3cb5b-02c3-472f-ab26-b417b1d64ed0;#3249;#Buitengewoon onderwijs|32c098c8-e350-450c-affd-f05bb010f767;#3250;#CLB|09382a59-7e74-4be5-bad6-b247d20f16f1;#3251;#Deeltijds kunstonderwijs|7b9c2fe1-75ca-4678-95d6-ebe13b290632;#3252;#Internaten|c4c7738e-ff96-45d5-b872-6a4028efccdd;#3253;#Kinderopvang|1c97d9c4-4106-4470-ac09-bfaf0cdaef04;#3254;#Secundair onderwijs|a0bb9859-106f-447b-af95-74c3bb334816;#3255;#Volwassenenonderwijs|c222bc90-075f-46ba-9830-bdedbc95a42e</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProPublicatiestatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProPublicatiestatus">
     <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProOnderwijsniveaus">
-    <vt:lpwstr>20;#Basisonderwijs|87d9c191-7b07-4551-813d-0ac374cd31d8;#19;#Buitengewoon onderwijs|1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c;#24;#CLB|6c456ae6-2c51-4e66-bcec-4b78b86ec12e;#23;#Deeltijds kunstonderwijs|660b3ff0-98eb-4092-80a8-7261f37d7526;#12;#Internaten|bda482bb-bc86-43b1-ae73-137494e35eab;#25;#Kinderopvang|5fff8eb2-65e0-4253-81e5-9bffa70346ae;#18;#Secundair onderwijs|5a6d7bf7-2954-423b-a455-adc87e5ebd86;#16;#Volwassenenonderwijs|3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProOnderwijsniveaus">
+    <vt:lpwstr>20;#Basisonderwijs|87d9c191-7b07-4551-813d-0ac374cd31d8;#19;#Buitengewoon onderwijs|1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c;#24;#Centra voor leerlingenbegeleiding|6c456ae6-2c51-4e66-bcec-4b78b86ec12e;#23;#Deeltijds kunstonderwijs|660b3ff0-98eb-4092-80a8-7261f37d7526;#12;#Onderwijsinternaten|bda482bb-bc86-43b1-ae73-137494e35eab;#25;#Kinderopvang|5fff8eb2-65e0-4253-81e5-9bffa70346ae;#18;#Secundair onderwijs|5a6d7bf7-2954-423b-a455-adc87e5ebd86;#16;#Volwassenenonderwijs|3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProSchooljaar">
-[...3 lines deleted...]
-    <vt:lpwstr>27;#Preventie ＆ gezondheid|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>5be1e1a2-b12a-4582-8fea-363fcaff8a97</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProOorsprong">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProJaar">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProThemas">
+    <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>5be1e1a2-b12a-4582-8fea-363fcaff8a97</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GOProJaar">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>