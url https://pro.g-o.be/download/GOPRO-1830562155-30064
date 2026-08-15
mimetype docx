--- v0 (2026-07-06)
+++ v1 (2026-08-15)
@@ -1,1053 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01818348" w14:textId="09D22267" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...10 lines deleted...]
-        <w:pStyle w:val="Titel"/>
+    <w:p w14:paraId="7EE531B6" w14:textId="782742FE" w:rsidR="003015D8" w:rsidRDefault="000F25BD" w:rsidP="00332E9C">
+      <w:pPr>
+        <w:pStyle w:val="GO-Onderwerp"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>WERKVERGUNNING</w:t>
+        <w:t>Werkvergunning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0181834A" w14:textId="3E266955" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4D866CDC" w14:textId="68A75D27" w:rsidR="000F25BD" w:rsidRDefault="000F25BD" w:rsidP="00037B36">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>GO!</w:t>
+        <w:t>GO! Procedure 10 – Werken met derden (Versie 17/10/2025)</w:t>
       </w:r>
-      <w:r>
-[...160 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="29" w:type="dxa"/>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3335"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2720"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818350" w14:textId="77777777">
+      <w:tr w:rsidR="000F25BD" w14:paraId="25DDF262" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="474"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0181834C" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="61BA32B4" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000F25BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Opdrachtgever</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181834D" w14:textId="5F348DCA" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
+          <w:p w14:paraId="3F3813A2" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:left="416"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181834E" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="65560B6F" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181834F" w14:textId="490088C7" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
+          <w:p w14:paraId="31019C82" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:left="135"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818357" w14:textId="77777777">
+      <w:tr w:rsidR="000F25BD" w14:paraId="40FA1DDF" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="888"/>
+          <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01818351" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4EA85432" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000F25BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Preventieadviseur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818352" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="2AB2DDA7" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000F25BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="209"/>
-              <w:ind w:left="107"/>
-[...7 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Werkverantwoordelijke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818353" w14:textId="7DCDEAE3" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
+          <w:p w14:paraId="2AEE2131" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:ind w:left="416"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818354" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="0C7C2042" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818355" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="10EE3415" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="209"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818356" w14:textId="155C8DCD" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
+          <w:p w14:paraId="1D50D4A2" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:ind w:left="135"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="0181835C" w14:textId="77777777">
+      <w:tr w:rsidR="000F25BD" w14:paraId="5CD62061" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="244"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01818358" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5658D7BE" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000F25BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818359" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="295964CC" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181835A" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="657CB89A" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181835B" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7CC2EB9F" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818361" w14:textId="77777777">
+      <w:tr w:rsidR="000F25BD" w14:paraId="5B888E3E" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="473"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0181835D" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1DA51F8D" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000F25BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uitvoerder(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181835E" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="62B836CB" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181835F" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="501AEA07" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818360" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3390F80B" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818367" w14:textId="77777777">
+      <w:tr w:rsidR="000F25BD" w14:paraId="7755A885" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="889"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01818362" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="20C5CEF8" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000F25BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818363" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5FA1CFE4" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818364" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="5DB148D3" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818365" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="7543AF2D" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="210"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
-              <w:rPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00037B36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818366" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...137 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="40A43A19" w14:textId="77777777" w:rsidR="000F25BD" w:rsidRPr="00037B36" w:rsidRDefault="000F25BD" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0181836D" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p w14:paraId="0C4BB27A" w14:textId="1350D7D0" w:rsidR="000F25BD" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic"/>
-          <w:sz w:val="17"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit te voeren werken: </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="27" w:type="dxa"/>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3263"/>
+        <w:gridCol w:w="3302"/>
         <w:gridCol w:w="4754"/>
-        <w:gridCol w:w="2899"/>
+        <w:gridCol w:w="2718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818371" w14:textId="77777777">
+      <w:tr w:rsidR="00FE730A" w14:paraId="2CA15C6B" w14:textId="77777777" w:rsidTr="00FE730A">
         <w:trPr>
           <w:trHeight w:val="2723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10916" w:type="dxa"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181836E" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="3BDAC839" w14:textId="3AAEA910" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="00FE730A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104" w:line="446" w:lineRule="auto"/>
-              <w:ind w:left="107" w:right="99"/>
+              <w:ind w:right="99"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Plaats:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">…………………………………………………………………………………………………………………………………………………………………………………..…..…..…… </w:t>
+              <w:t>……………………………………………………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……..…..….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Omschrijving:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>………………………………………………………………………………………………………………………………………………………………………..…..…..…..</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0181836F" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+              <w:t>…………………………………………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……..….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.…...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534005F4" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="00FE730A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
-              <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………………..…..…..…………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818370" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="5A3133E9" w14:textId="6FD844B8" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="00037B36">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="450" w:lineRule="atLeast"/>
-              <w:ind w:left="107" w:right="101"/>
+              <w:ind w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………………………..…..…..………………………… </w:t>
+              <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………………………..…..…..……………………… </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aanvang</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>van</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1100,51 +879,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>…………………………………………………………………………………………………………………………………..…..…..….. Duur</w:t>
+              <w:t>……………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……..….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.….... Duur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vergunning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1191,2693 +984,1738 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>van</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>vuurvergunning):……………………………………………………………………………………………………………..……..</w:t>
-            </w:r>
+              <w:t>vuurvergunning</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>):…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…….…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818375" w14:textId="77777777">
+      <w:tr w:rsidR="00FE730A" w14:paraId="1CDFF454" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="407"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3263" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818372" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="4563487E" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
-              <w:spacing w:before="55"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Brandgevaar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(vuurvergunning)</w:t>
-            </w:r>
-[...137 lines deleted...]
-              <w:t>Elektrocutiegevaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818377" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="0CE0D887" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="682"/>
               </w:tabs>
-              <w:spacing w:before="44"/>
-[...8 lines deleted...]
-              <w:t>Onderbreken</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Graaf-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>veiligheidsvoorzieningen</w:t>
+              <w:t>grondwerken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2899" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818378" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="28DF62D9" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="44"/>
               <w:ind w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Openen</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>Besloten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>leidingen</w:t>
+              <w:t>ruimten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="0181837D" w14:textId="77777777">
+      <w:tr w:rsidR="00FE730A" w14:paraId="5B4ABBB7" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="396"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3263" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0181837A" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="56ACF7A8" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
-              <w:spacing w:before="45"/>
-[...42 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>hoogte</w:t>
+              <w:t>Elektrocutiegevaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0181837B" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="44A5CA43" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="682"/>
               </w:tabs>
-              <w:spacing w:before="45"/>
-[...8 lines deleted...]
-              <w:t>Contact</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Onderbreken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>van</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...50 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>agentia</w:t>
+              <w:t>veiligheidsvoorzieningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2899" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0181837C" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="274D4B33" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="45"/>
               <w:ind w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Openen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Regiewerken:</w:t>
-[...13 lines deleted...]
-              <w:t>……………</w:t>
+              <w:t>leidingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818381" w14:textId="77777777">
+      <w:tr w:rsidR="00FE730A" w14:paraId="53773852" w14:textId="77777777" w:rsidTr="00037B36">
         <w:trPr>
-          <w:trHeight w:val="388"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3263" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0181837E" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="5D1053AA" w14:textId="33B7A4A1" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
-              <w:spacing w:before="45"/>
-[...12 lines deleted...]
-                <w:spacing w:val="-7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Werken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>project:</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-7"/>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>…………………………</w:t>
+              <w:t>hoogte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4754" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181837F" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="56668815" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="682"/>
               </w:tabs>
-              <w:spacing w:before="45"/>
-[...3 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>met</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>chemische</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>biologische</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Asbestwerken</w:t>
-[...27 lines deleted...]
-              <w:t>handelingen)</w:t>
+              <w:t>agentia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2899" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818380" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="367F79FA" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="45"/>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Regiewerken:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE730A" w14:paraId="07856CFE" w14:textId="77777777" w:rsidTr="00037B36">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB88D17" w14:textId="38048736" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="544"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Vast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>project:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06096308" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Asbestwerken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(eenvoudige</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>handelingen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3128DBCF" w14:textId="77777777" w:rsidR="00FE730A" w:rsidRDefault="00FE730A" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
               <w:ind w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Asbestwerken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01818382" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+    <w:p w14:paraId="0D056B83" w14:textId="1B6A422E" w:rsidR="00A91794" w:rsidRPr="001D1E84" w:rsidRDefault="00A91794" w:rsidP="00000D01">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:spacing w:before="235"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:noProof/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...1304 lines deleted...]
-        </mc:AlternateContent>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mogelijke risico’s en hinder</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D1E84">
         <w:rPr>
-          <w:color w:val="4471C4"/>
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MOGELIJKE</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="29" w:type="dxa"/>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1414"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2678"/>
+        <w:gridCol w:w="1432"/>
+        <w:gridCol w:w="2713"/>
+        <w:gridCol w:w="3794"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818388" w14:textId="77777777">
+      <w:tr w:rsidR="00037B36" w14:paraId="6E674EB7" w14:textId="486D66F7" w:rsidTr="00332E9C">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818384" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="702F699A" w14:textId="7B1E3D0E" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="436"/>
-                <w:tab w:val="left" w:pos="993"/>
+                <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...19 lines deleted...]
-              <w:tab/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Val        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2673" w:type="dxa"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818385" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65F326A3" w14:textId="0E0DCD33" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="00332E9C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>op</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>grond</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> begane grond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3498" w:type="dxa"/>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818386" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="3C1E386C" w14:textId="7A935FBD" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1125"/>
+                <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> voorwerpen</w:t>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Val van voorwerpen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01818387" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="2813F22A" w14:textId="2366F526" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1172"/>
+                <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
               <w:ind w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...16 lines deleted...]
-              <w:t>hinder</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chemische hinder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="0181838D" w14:textId="77777777">
+      <w:tr w:rsidR="00037B36" w14:paraId="650180B2" w14:textId="203E0655" w:rsidTr="00332E9C">
         <w:trPr>
-          <w:trHeight w:val="307"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01818389" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0C43A743" w14:textId="0634D728" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="00332E9C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="199"/>
+                <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
-              <w:spacing w:before="44" w:line="243" w:lineRule="exact"/>
-              <w:ind w:left="199" w:right="111" w:hanging="199"/>
+              <w:ind w:left="437"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2673" w:type="dxa"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181838A" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A7474A8" w14:textId="67A03924" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="00332E9C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>van</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-              <w:t>vlak</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hoger gelegen vlak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3498" w:type="dxa"/>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181838B" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="00AC172B" w14:textId="2FC2CDB6" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1125"/>
+                <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="44" w:line="243" w:lineRule="exact"/>
-[...23 lines deleted...]
-              <w:t>werk</w:t>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Geïsoleerd werk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181838C" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="0685B2E4" w14:textId="5A02B04D" w:rsidR="00037B36" w:rsidRDefault="00037B36" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1172"/>
+                <w:tab w:val="left" w:pos="745"/>
               </w:tabs>
-              <w:spacing w:before="44" w:line="243" w:lineRule="exact"/>
               <w:ind w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Spatten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00332E9C" w14:paraId="1CB5FF8A" w14:textId="77777777" w:rsidTr="00332E9C">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4145" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7038DEFD" w14:textId="0061A516" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Spatten</w:t>
+              <w:t>Snijwonden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50CF94FB" w14:textId="1E120D4B" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lawaai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="469351CD" w14:textId="3D5A78B6" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Stof</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00332E9C" w14:paraId="58286351" w14:textId="77777777" w:rsidTr="00332E9C">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4145" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A13829" w14:textId="0541795E" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Verbrijzeling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F46280" w14:textId="2538AB8C" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Trillingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="517387AA" w14:textId="7EB74D2B" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gas, dampen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00332E9C" w14:paraId="1E1C6AE5" w14:textId="77777777" w:rsidTr="00332E9C">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4145" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCCA0DD" w14:textId="119BCAF0" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Rondvliegende scherven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0843FC1B" w14:textId="35D84642" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Warmte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332B45AA" w14:textId="039746F4" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Asbest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00332E9C" w14:paraId="05842616" w14:textId="77777777" w:rsidTr="00332E9C">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4145" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFEB20D" w14:textId="7AD72C5B" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Brandwonden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F016B8B" w14:textId="5C11357D" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Koude</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2487B6FF" w14:textId="653D22A1" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Andere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00332E9C" w14:paraId="01EB06A1" w14:textId="77777777" w:rsidTr="00332E9C">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4145" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15652F7D" w14:textId="6914B77D" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="682"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elektrische risico’s </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DB8E8C" w14:textId="311F2E0B" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vochtigheid </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F87D48" w14:textId="0533FA0F" w:rsidR="00332E9C" w:rsidRPr="00332E9C" w:rsidRDefault="00332E9C" w:rsidP="000C6E05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="745"/>
+              </w:tabs>
+              <w:ind w:hanging="427"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332E9C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0181838E" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...2 lines deleted...]
-        <w:spacing w:line="243" w:lineRule="exact"/>
+    <w:p w14:paraId="4B1A2298" w14:textId="541F0638" w:rsidR="00A91794" w:rsidRPr="00000D01" w:rsidRDefault="001D1E84" w:rsidP="00000D01">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C765D7">
-[...17 lines deleted...]
-        <w:ind w:left="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic"/>
-[...6 lines deleted...]
-          <w:w w:val="120"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>TE</w:t>
+        <w:t xml:space="preserve">Te voorzien: </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0660" w:firstRow="1" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4963"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="5104"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C765D7" w14:paraId="01818394" w14:textId="77777777">
+      <w:tr w:rsidR="001D1E84" w14:paraId="7EB7072B" w14:textId="77777777" w:rsidTr="006017EB">
         <w:trPr>
-          <w:trHeight w:val="398"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818391" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="68E2D42D" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INDIVIDUELE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>BESCHERMINGSMIDDELEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818392" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="60F2BF67" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NOODVOORZIENINGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818393" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="5BA5B253" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="001D1E84">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
-              <w:ind w:left="108"/>
-[...7 lines deleted...]
-                <w:b/>
+              <w:ind w:left="108" w:right="1028"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>WERKPLAATSMAATREGELEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="018183B4" w14:textId="77777777">
+      <w:tr w:rsidR="001D1E84" w14:paraId="77D90668" w14:textId="77777777" w:rsidTr="006017EB">
         <w:trPr>
           <w:trHeight w:val="3969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01818395" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="4E9B07D6" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="006017EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
                 <w:tab w:val="left" w:pos="1384"/>
                 <w:tab w:val="left" w:pos="1811"/>
                 <w:tab w:val="left" w:pos="2519"/>
                 <w:tab w:val="left" w:pos="2944"/>
               </w:tabs>
               <w:spacing w:before="53"/>
-              <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☒</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
@@ -3929,76 +2767,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☒</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>veiligheidsschoenen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818396" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="2C888977" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
                 <w:tab w:val="left" w:pos="2092"/>
                 <w:tab w:val="left" w:pos="2519"/>
                 <w:tab w:val="left" w:pos="3227"/>
                 <w:tab w:val="left" w:pos="3652"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>handschoenen</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4012,222 +2852,226 @@
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>veiligheidsbril</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818397" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="0D0E6337" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
                 <w:tab w:val="left" w:pos="2519"/>
                 <w:tab w:val="left" w:pos="2944"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adembescherming</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01818398" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
+          <w:p w14:paraId="7C00E54E" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01818399" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
+          <w:p w14:paraId="4969E79B" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0181839A" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="7EE71253" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ladder</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0181839B" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="01B70560" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Stelling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>hoogtewerker</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0181839C" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="6555D3DE" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
               <w:spacing w:before="127"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aardingsdraad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0181839D" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRPr="00F203EB" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="28ADDAFF" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRPr="00F203EB" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Radio</w:t>
             </w:r>
             <w:r w:rsidRPr="00F203EB">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4317,569 +3161,600 @@
             </w:r>
             <w:r w:rsidRPr="00F203EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00F203EB">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F203EB">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0181839E" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="30B72FF8" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Noodverlichting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0181839F" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="7EB813EF" w14:textId="22263602" w:rsidR="001D1E84" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="544"/>
               </w:tabs>
               <w:spacing w:before="127"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Andere….……………………….</w:t>
-            </w:r>
+              <w:t>Andere…</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183A0" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="76E1A5AB" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="53"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nooddouche</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A1" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="499D760D" w14:textId="5BCC8F66" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="006017EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="129"/>
-              <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☒</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006017EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EHBO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A2" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="38C69DF9" w14:textId="002B77E5" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="006017EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="126"/>
-              <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☒</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006017EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:tab/>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telefoon</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A3" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="36A73DB6" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="129"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vluchtwegen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A4" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="48F74A4E" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="126"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Noodmaskers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A5" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="51EA6E59" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="129"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Blusmateriaal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A6" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="29982845" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="127"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Valbescherming</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A7" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="4D4DB409" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="126"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Levenslijn</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A8" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="3900965C" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="129"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Absorptiemateriaal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183A9" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="66952023" w14:textId="767B240D" w:rsidR="001D1E84" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="532"/>
               </w:tabs>
               <w:spacing w:before="126"/>
-              <w:ind w:hanging="424"/>
+              <w:ind w:left="424" w:hanging="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Andere….……………..</w:t>
+              <w:t>Andere…</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183AA" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="01FEBAF5" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="53"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Afzetten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>installaties</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183AB" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="2456ED1F" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vluchtwegen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>voorzien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183AC" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="35D386DF" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zekeringen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>verwijderen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183AD" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="0EE9E3DE" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Noodstop</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activeren</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183AE" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="3DD780BC" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Omgeving</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>opruimen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183AF" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="0F7271E9" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Openingen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -4892,8450 +3767,5459 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vloer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dichtmaken</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183B0" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="3488A14E" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="127"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Waarschuwingsborden</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183B1" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="78A106DF" w14:textId="77777777" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Afvalstoffen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>verwijderen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018183B2" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="54919B89" w14:textId="56DC141F" w:rsidR="001D1E84" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Andere….………………………………….</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="018183B3" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+              <w:t>Andere…</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7108C0CA" w14:textId="74070141" w:rsidR="001D1E84" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="533"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Andere….………………………………….</w:t>
-            </w:r>
+              <w:t>Andere…</w:t>
+            </w:r>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001D1E84">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="018183B7" w14:textId="77777777">
+      <w:tr w:rsidR="001D1E84" w14:paraId="5D40AD69" w14:textId="77777777" w:rsidTr="00000D01">
         <w:trPr>
+          <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10916" w:type="dxa"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183B5" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+          <w:p w14:paraId="5BD7BBE4" w14:textId="31964EFF" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Specifiek</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>te</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nemen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>maatregelen:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(bijv.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>kraan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>sluiten)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>……………………………………….……………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="018183B6" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+              <w:t>…………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4FFA42" w14:textId="7693CED7" w:rsidR="001D1E84" w:rsidRDefault="001D1E84" w:rsidP="000A6810">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………….</w:t>
+              <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="018183B8" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRPr="00F203EB" w:rsidRDefault="000E493F" w:rsidP="00F203EB">
+    <w:p w14:paraId="2A783AD1" w14:textId="6F6E5794" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="00000D01">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:spacing w:before="212"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>COMMUNICATIE</w:t>
+        <w:t>Communicatie in geval van nood, brand of zwaar ongeval: 112</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203EB">
+    </w:p>
+    <w:p w14:paraId="20D1201E" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:left="-567" w:hanging="284"/>
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In geval van twijfel, bij risicovolle werkzaamheden, contacteer de werkopvolger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DE6673" w14:textId="13FC9C4E" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:left="-567" w:hanging="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U kan ook de bevoegde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>preventieadviseur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om advies vragen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tel: +32 473 58 08 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D84B679" w14:textId="006F1947" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waarop te letten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490E07B3" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:left="-567" w:hanging="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>IN</w:t>
+        <w:t>werkvergunning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203EB">
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>GEVAL</w:t>
+        <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203EB">
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:ind w:left="449"/>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>volledig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
+          <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>geval</w:t>
+        <w:t>ingevuld</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000D01">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>twijfel,</w:t>
+        <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...415 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>werken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018183BD" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+    <w:p w14:paraId="33659851" w14:textId="0AA3CD77" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="449"/>
+        <w:ind w:left="-567" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>opdrachtgever</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>behandelt</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>werkvergunning,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>samen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uitvoerders</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>plaatsverantwoordelijke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018183BE" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+    <w:p w14:paraId="5B91205C" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="449"/>
+        <w:ind w:left="-567" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>opdrachtgever</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bewaart</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kopie</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>werkvergunning</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>preventieregister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D5A236" w14:textId="12C9DC99" w:rsidR="00F203EB" w:rsidRPr="00EF40B5" w:rsidRDefault="000E493F" w:rsidP="00EF40B5">
+    <w:p w14:paraId="2CFB77B5" w14:textId="064F6869" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="000C6E05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="449"/>
+        <w:ind w:left="-567" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>werkvergunningen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vereist</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>werken</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>verhoogd</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>risico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E1A296" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00F203EB" w:rsidRDefault="00F203EB" w:rsidP="00F203EB">
+    <w:p w14:paraId="284C6401" w14:textId="14EE8C7E" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="006017EB" w:rsidP="00B55A09">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:spacing w:before="212"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203EB">
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>TOELATING OM DE WERKEN TE STARTEN (naam – datum – handtekening):</w:t>
+        <w:t xml:space="preserve">Toelating om de werken te starten (naam – datum – handtekening): </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10602" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2241"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3433"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="3543"/>
+        <w:gridCol w:w="1502"/>
+        <w:gridCol w:w="3146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w14:paraId="2728D68C" w14:textId="77777777" w:rsidTr="00F203EB">
+      <w:tr w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w14:paraId="36069B06" w14:textId="77777777" w:rsidTr="00B55A09">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="392721D2" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00AA46AB" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="5BA323F7" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00AA46AB" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3575" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D493A26" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="1CA7A97A" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="6D489ADE" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="671D72A0" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="156A3967" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="6FC36500" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w14:paraId="682D4BC4" w14:textId="77777777" w:rsidTr="00F203EB">
+      <w:tr w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w14:paraId="416BAD35" w14:textId="77777777" w:rsidTr="00000D01">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BB8030" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="36760FEB" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Opdrachtgever:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3575" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0831AEA5" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="6A4D82EF" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="7505B76C" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="3AA4FF7D" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="775A8F03" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="66EA3121" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w14:paraId="21B7EECD" w14:textId="77777777" w:rsidTr="00F203EB">
+      <w:tr w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w14:paraId="12F337D3" w14:textId="77777777" w:rsidTr="00000D01">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC08AC7" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5AE0AB82" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Werkverantwoordelijke:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3575" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7198AF55" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="78209196" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="098B552E" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="147E0EE5" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="414F7E95" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="430E3425" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w14:paraId="72D2E90D" w14:textId="77777777" w:rsidTr="00F203EB">
+      <w:tr w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w14:paraId="4444C776" w14:textId="77777777" w:rsidTr="00000D01">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2850EBB1" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="17B15EF7" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uitvoerder(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3575" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="436EA823" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0A94DDE2" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="07352175" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="0C10EAC4" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5137B5" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="000B1582" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203EB" w:rsidRPr="00312C85" w14:paraId="6013C621" w14:textId="77777777" w:rsidTr="00F203EB">
+      <w:tr w:rsidR="006017EB" w:rsidRPr="00312C85" w14:paraId="3640B3D7" w14:textId="77777777" w:rsidTr="00000D01">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204390CF" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1DA4CC4B" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Plaatsverantwoordelijke</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD7DE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3575" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B171D0E" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="563E12DD" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="20C28358" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="26669C47" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="613597F7" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="49860A29" w14:textId="77777777" w:rsidR="006017EB" w:rsidRPr="00CD7DE0" w:rsidRDefault="006017EB" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A4D34D" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00F203EB" w:rsidRDefault="00F203EB" w:rsidP="00F203EB">
+    <w:p w14:paraId="7D321E34" w14:textId="24E34729" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00B55A09">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:spacing w:before="212"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203EB">
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Gezien en voor kennisname:</w:t>
+        <w:t xml:space="preserve">Gezien en voor kennisname: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10602" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2241"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3433"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="3543"/>
+        <w:gridCol w:w="1502"/>
+        <w:gridCol w:w="3146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F203EB" w:rsidRPr="00AA46AB" w14:paraId="5BDAEA9B" w14:textId="77777777" w:rsidTr="00F203EB">
+      <w:tr w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w14:paraId="0D85BD8C" w14:textId="77777777" w:rsidTr="00000D01">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4B1FB7" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00AA46AB" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2A2216AC" w14:textId="05976692" w:rsidR="00000D01" w:rsidRPr="00AA46AB" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Preventieadviseur:</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preventieadviseur: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3575" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0C9B4D" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00AA46AB" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="78CC8D89" w14:textId="531F526A" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAEC16C" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00693018" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="5A5EC4CB" w14:textId="1BFB3EAC" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3F2E2A" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRPr="00693018" w:rsidRDefault="00F203EB" w:rsidP="004D0F45">
-[...2 lines deleted...]
-              <w:spacing w:before="107"/>
+          <w:p w14:paraId="00B07BB0" w14:textId="61E61D24" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="786724FB" w14:textId="77777777" w:rsidR="00F203EB" w:rsidRDefault="00F203EB" w:rsidP="00F203EB">
-      <w:pPr>
+    <w:p w14:paraId="694F432E" w14:textId="3D3B7CA5" w:rsidR="006017EB" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:hanging="851"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="212"/>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
-          <w:color w:val="4472C3"/>
-[...56 lines deleted...]
-          <w:w w:val="110"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">BEËINDIGING </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> WERKEN:</w:t>
+        <w:t xml:space="preserve">Beëindiging van de werken: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018183D7" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+    <w:p w14:paraId="142FD4D2" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="000C6E05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="268" w:hanging="360"/>
+        <w:ind w:left="-567" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Na het</w:t>
-[...194 lines deleted...]
-        <w:t>toestand achtergelaten zijn, door de vergunning opnieuw te ondertekenen.</w:t>
+        <w:t>Na het beëindigen van de werken bevestigt de werkverantwoordelijke dat de werken uitgevoerd zijn en in een veilige toestand achtergelaten zijn, door de vergunning opnieuw te ondertekenen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018183D8" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+    <w:p w14:paraId="4883E0A2" w14:textId="71FE8C15" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="000C6E05">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="-567" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00000D01">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>De</w:t>
+        <w:t>De opdrachtgever zal dit controleren en de werkvergunning ter aanvaarding eveneens tekenen op het einde van de werken.</w:t>
       </w:r>
-      <w:r>
-[...229 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GO-Rastertabel-1"/>
+        <w:tblW w:w="10602" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2554"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2559"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="3543"/>
+        <w:gridCol w:w="1502"/>
+        <w:gridCol w:w="3146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C765D7" w:rsidRPr="00F203EB" w14:paraId="018183DB" w14:textId="77777777">
+      <w:tr w:rsidR="00000D01" w:rsidRPr="00000D01" w14:paraId="621E2F1D" w14:textId="77777777" w:rsidTr="003D373E">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10925" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10602" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="018183DA" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRPr="00F203EB" w:rsidRDefault="000E493F">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="58377206" w14:textId="418E0F96" w:rsidR="00000D01" w:rsidRPr="00000D01" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F203EB">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00000D01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Datum</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:t xml:space="preserve">Datum en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000D01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>uur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000D01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F203EB">
-[...1 lines deleted...]
-                <w:b/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000D01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>en</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+              <w:t>einde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000D01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> der</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>uur</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> werken:</w:t>
+              <w:t xml:space="preserve"> werken: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="018183E0" w14:textId="77777777">
+      <w:tr w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w14:paraId="69B44D45" w14:textId="77777777" w:rsidTr="000A6810">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183DC" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3B024AB2" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7DE0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Opdrachtgever</w:t>
+              <w:t>Opdrachtgever:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183DD" w14:textId="7B332597" w:rsidR="00C765D7" w:rsidRDefault="000E493F" w:rsidP="000E493F">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61F85C5D" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183DE" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0FFC437D" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183DF" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5BB5D4DF" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="018183E5" w14:textId="77777777">
+      <w:tr w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w14:paraId="2C83CA2D" w14:textId="77777777" w:rsidTr="000A6810">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E1" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="45053D3D" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7DE0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Werkverantwoordelijke</w:t>
+              <w:t>Werkverantwoordelijke:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E2" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="750B1996" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E3" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="45E173D2" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E4" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="75252184" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765D7" w14:paraId="018183EA" w14:textId="77777777">
+      <w:tr w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w14:paraId="01580C82" w14:textId="77777777" w:rsidTr="000A6810">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E6" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="56EFF8B0" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7DE0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Uitvoerder(s)</w:t>
+              <w:t>Uitvoerder(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E7" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4F2457B2" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E8" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="404526C0" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCF9FD"/>
           </w:tcPr>
-          <w:p w14:paraId="018183E9" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="00C765D7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="37EC5A7C" w14:textId="77777777" w:rsidR="00000D01" w:rsidRPr="00CD7DE0" w:rsidRDefault="00000D01" w:rsidP="000A6810">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="018183EB" w14:textId="77777777" w:rsidR="000E493F" w:rsidRDefault="000E493F"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="320" w:right="283" w:bottom="960" w:left="566" w:header="0" w:footer="775" w:gutter="0"/>
+    <w:p w14:paraId="4DC34683" w14:textId="1BB9F58C" w:rsidR="00AF04D3" w:rsidRPr="00000D01" w:rsidRDefault="00AF04D3" w:rsidP="00B17F8A">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AF04D3" w:rsidRPr="00000D01" w:rsidSect="00C20FC4">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1531" w:right="1588" w:bottom="1985" w:left="1588" w:header="794" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FB59487" w14:textId="77777777" w:rsidR="00B05DA6" w:rsidRDefault="00B05DA6">
+    <w:p w14:paraId="4BABAEDF" w14:textId="77777777" w:rsidR="000C6E05" w:rsidRDefault="000C6E05" w:rsidP="0005562E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BCFCC80" w14:textId="77777777" w:rsidR="00B05DA6" w:rsidRDefault="00B05DA6">
+    <w:p w14:paraId="56C592CD" w14:textId="77777777" w:rsidR="000C6E05" w:rsidRDefault="000C6E05" w:rsidP="0005562E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:altName w:val="Segoe UI Symbol"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Filson Pro Light">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Filson Pro Bold">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Koppen CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Hoofdtekst CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25FC5571" w14:textId="77777777" w:rsidR="000E493F" w:rsidRDefault="000E493F">
+  <w:p w14:paraId="07E384F9" w14:textId="77777777" w:rsidR="00000D01" w:rsidRDefault="004527BC" w:rsidP="00000D01">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="392"/>
     </w:pPr>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67DC3F64" wp14:editId="0778D532">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="585707829" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00000D01" w:rsidRPr="00000D01">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00000D01">
+      <w:t>G</w:t>
+    </w:r>
+    <w:r w:rsidR="00000D01">
+      <w:t xml:space="preserve">O! Procedure – werken met derden </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="69FE31F7" w14:textId="7F94BB54" w:rsidR="00BC50F8" w:rsidRDefault="00000D01" w:rsidP="00000D01">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="392"/>
+    </w:pPr>
+    <w:r>
+      <w:t>(</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>versie</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 17/10/2025)</w:t>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="419787ED" wp14:editId="6D4661BE">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="850370368" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004527BC">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="004527BC" w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00955B7A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40209D46" wp14:editId="3E3E6BF5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1976492518" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="018183EF" w14:textId="77777777" w:rsidR="00C765D7" w:rsidRDefault="000E493F">
+  <w:p w14:paraId="2A512BCC" w14:textId="77777777" w:rsidR="00037B36" w:rsidRDefault="00A82C69" w:rsidP="00037B36">
     <w:pPr>
-      <w:pStyle w:val="Plattetekst"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="392"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00EC517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FFAE4A7" wp14:editId="3722C777">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9683750</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1077202021" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="377639883" name="Graphic 377639883"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00A91794">
+      <w:t xml:space="preserve">GO! Procedure – werken met derden </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="719E16C9" w14:textId="588292D4" w:rsidR="00A82C69" w:rsidRPr="00EC517A" w:rsidRDefault="00A91794" w:rsidP="008615F4">
+    <w:pPr>
+      <w:ind w:left="392"/>
     </w:pPr>
     <w:r>
+      <w:t>(</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>versie</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 17/10/2025)</w:t>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008615F4">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00000D01">
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve">het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...620 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C4AF02E" wp14:editId="71ECE747">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+          <wp:docPr id="1659645162" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="454412411" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A82C69">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00A82C69" w:rsidRPr="00EC517A">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68804D60" w14:textId="77777777" w:rsidR="00B05DA6" w:rsidRDefault="00B05DA6">
+    <w:p w14:paraId="7C4CFE3B" w14:textId="77777777" w:rsidR="000C6E05" w:rsidRDefault="000C6E05" w:rsidP="0005562E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C36495A" w14:textId="77777777" w:rsidR="00B05DA6" w:rsidRDefault="00B05DA6">
+    <w:p w14:paraId="2395B557" w14:textId="77777777" w:rsidR="000C6E05" w:rsidRDefault="000C6E05" w:rsidP="0005562E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A42B10E" w14:textId="77777777" w:rsidR="000E493F" w:rsidRDefault="000E493F">
+  <w:p w14:paraId="59EB59DE" w14:textId="77777777" w:rsidR="0005562E" w:rsidRDefault="0005562E" w:rsidP="0005562E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC0748F" wp14:editId="21449AFF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5348605</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>239395</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1987200" cy="1026000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1425425379" name="Graphic 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1797688830" name="Graphic 1797688830"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1987200" cy="1026000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-</w:hdr>
-[...14 lines deleted...]
-  <w:p w14:paraId="68D869C6" w14:textId="77777777" w:rsidR="000E493F" w:rsidRDefault="000E493F">
+  <w:p w14:paraId="34E377C2" w14:textId="77777777" w:rsidR="0005562E" w:rsidRDefault="0005562E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00ED3176"/>
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCD8FC8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken2"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6942A50E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D54A11FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken"/>
+      <w:lvlText w:val="ö"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151A3B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5BCE5C88"/>
-    <w:lvl w:ilvl="0" w:tplc="20861404">
+    <w:tmpl w:val="EF0E7394"/>
+    <w:lvl w:ilvl="0" w:tplc="6AA4AC48">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="427" w:hanging="428"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58AE9CC2">
-[...88 lines deleted...]
-        <w:ind w:left="1292" w:hanging="428"/>
+    <w:lvl w:ilvl="1" w:tplc="D3B43D2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="842" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8F8C6176">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1249" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="695EC55E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1657" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3196BAE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="486CE5F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2472" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CEBC936C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2879" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="37C4C03A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3286" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3BE6060">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3694" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04AE3A5F"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18AE7B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40D478A2"/>
-    <w:lvl w:ilvl="0" w:tplc="5C20A926">
+    <w:tmpl w:val="63C84D8A"/>
+    <w:lvl w:ilvl="0" w:tplc="21B8DD44">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="436" w:hanging="437"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B3380C26">
-[...88 lines deleted...]
-        <w:ind w:left="1370" w:hanging="437"/>
+    <w:lvl w:ilvl="1" w:tplc="2D7C45DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E3667C0C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="976" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4AA4CA7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93048AB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="023E79EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1792" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="83E2D818">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2063" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8E12C6D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2335" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EBF826E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2607" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05FE0678"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="191C0C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CE5E972A"/>
-    <w:lvl w:ilvl="0" w:tplc="94867E5C">
+    <w:tmpl w:val="B358D01E"/>
+    <w:lvl w:ilvl="0" w:tplc="CD7CB350">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="424" w:hanging="425"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="115"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="274D718B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78720882"/>
+    <w:lvl w:ilvl="0" w:tplc="BC5A5DB4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="532" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F91C3670">
-[...88 lines deleted...]
-        <w:ind w:left="855" w:hanging="425"/>
+    <w:lvl w:ilvl="1" w:tplc="1C3C6CC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="725" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E6000BAC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="911" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="45B6A842">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1097" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="95FE9DE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1283" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="33C46606">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1469" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52F04A40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1655" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E2825106">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1841" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B28C2F7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2027" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A102E41"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C96B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B2868C2"/>
-    <w:lvl w:ilvl="0" w:tplc="6D3639E2">
+    <w:tmpl w:val="6032C854"/>
+    <w:lvl w:ilvl="0" w:tplc="DBDC43DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1172" w:hanging="428"/>
+        <w:ind w:left="533" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DBA629F2">
-[...88 lines deleted...]
-        <w:ind w:left="2378" w:hanging="428"/>
+    <w:lvl w:ilvl="1" w:tplc="6C36ADA0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="839" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6E32FA32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1138" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FD44BB6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1438" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5A98E02C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1737" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8D5687C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2037" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2E04330">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2336" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE68ED34">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2635" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7A2C6BE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2935" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151A3B87"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BAD48BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF0E7394"/>
-    <w:lvl w:ilvl="0" w:tplc="6AA4AC48">
+    <w:tmpl w:val="281AC0CA"/>
+    <w:lvl w:ilvl="0" w:tplc="ABC075E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="682" w:hanging="437"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D3B43D2E">
-[...88 lines deleted...]
-        <w:ind w:left="3939" w:hanging="437"/>
+    <w:lvl w:ilvl="1" w:tplc="85E070CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EA741A0A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="976" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="31FA9108">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8DEAE38C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3208C5E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1792" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C14E4012">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2063" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3FFAC0E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2335" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0158EC16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2607" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AE7B5B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3131595A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="63C84D8A"/>
-    <w:lvl w:ilvl="0" w:tplc="21B8DD44">
+    <w:tmpl w:val="410031FE"/>
+    <w:lvl w:ilvl="0" w:tplc="4492F6A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="544" w:hanging="437"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2D7C45DE">
-[...88 lines deleted...]
-        <w:ind w:left="2714" w:hanging="437"/>
+    <w:lvl w:ilvl="1" w:tplc="5AD4EFE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="842" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="057A553E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1249" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7E701908">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1657" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C7CC59D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="29A614D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2472" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF9625D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2879" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0D2A42F4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3286" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20CA66D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3694" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BC0D44"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34C6431F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2788E518"/>
-    <w:lvl w:ilvl="0" w:tplc="5CA0EC4C">
+    <w:tmpl w:val="7A6041E0"/>
+    <w:lvl w:ilvl="0" w:tplc="83BA0F8E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="544" w:hanging="437"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E2C432C6">
-[...88 lines deleted...]
-        <w:ind w:left="1239" w:hanging="437"/>
+    <w:lvl w:ilvl="1" w:tplc="FCBC7808">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="842" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="29D09062">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1249" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88A0DBC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1657" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="145C5F00">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F94C9C1A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2472" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3EBC17DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2879" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D68C5466">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3286" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="654ECDB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3694" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A64E1D"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A352C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D584A7C0"/>
-    <w:lvl w:ilvl="0" w:tplc="02EECCD0">
+    <w:tmpl w:val="90A0EA4C"/>
+    <w:lvl w:ilvl="0" w:tplc="05F6E6BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-131" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+        <w:color w:val="C3004B" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4909" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5629" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7316D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB38B7D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49EB7CAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAC0E6CC"/>
+    <w:lvl w:ilvl="0" w:tplc="B74C85A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1172" w:hanging="428"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CC6AA6DE">
-[...88 lines deleted...]
-        <w:ind w:left="2378" w:hanging="428"/>
+    <w:lvl w:ilvl="1" w:tplc="7AE40DEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C4660050">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="976" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="62B66BA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C8086B9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="781C5BC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1792" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AC84CA5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2063" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="073E4F10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2335" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6E38F950">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2607" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274D718B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53EA771D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78720882"/>
-    <w:lvl w:ilvl="0" w:tplc="BC5A5DB4">
+    <w:tmpl w:val="C97062F4"/>
+    <w:lvl w:ilvl="0" w:tplc="C0FAE796">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="532" w:hanging="425"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1C3C6CC2">
-[...88 lines deleted...]
-        <w:ind w:left="2027" w:hanging="425"/>
+    <w:lvl w:ilvl="1" w:tplc="F5344E4A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="842" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D1682BD8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1249" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6666B922">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1657" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FA342E32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B6E8EE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2472" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0298CC28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2879" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2667B80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3286" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4F90DDEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3694" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C96B68"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A01920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6032C854"/>
-    <w:lvl w:ilvl="0" w:tplc="DBDC43DA">
+    <w:tmpl w:val="1DCA1102"/>
+    <w:lvl w:ilvl="0" w:tplc="EDE60F3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="533" w:hanging="425"/>
+        <w:ind w:left="427" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6C36ADA0">
-[...88 lines deleted...]
-        <w:ind w:left="2935" w:hanging="425"/>
+    <w:lvl w:ilvl="1" w:tplc="AC7226C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="637" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="374CD886">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="45880148">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8BF0EBCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1283" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AC782424">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1499" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E0C69CB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1714" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C7C0C52C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1929" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E140F8EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ABD53C7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F462278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9DFC6AEE"/>
-    <w:lvl w:ilvl="0" w:tplc="C628722E">
+    <w:tmpl w:val="24E4B88E"/>
+    <w:lvl w:ilvl="0" w:tplc="CCE856DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="427" w:hanging="428"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BB48533C">
-[...88 lines deleted...]
-        <w:ind w:left="915" w:hanging="428"/>
+    <w:lvl w:ilvl="1" w:tplc="A38CE2A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="874" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D97E588E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1315" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D3980C70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1756" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="858483C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4F7EFD2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2639" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="919A262E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C66F880">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3522" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D6480B84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3963" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAD48BF"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="737E7DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="281AC0CA"/>
-    <w:lvl w:ilvl="0" w:tplc="ABC075E6">
+    <w:tmpl w:val="489C0680"/>
+    <w:lvl w:ilvl="0" w:tplc="B1605D76">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="544" w:hanging="437"/>
+        <w:ind w:left="427" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85E070CE">
-[...88 lines deleted...]
-        <w:ind w:left="2714" w:hanging="437"/>
+    <w:lvl w:ilvl="1" w:tplc="EF82FF86">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="637" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5E4E31CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CFACA96A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C0AC3DB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1283" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FC9CB43E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1499" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="564C3962">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1714" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E2567EC0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1929" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC92F858">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F84207C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74DB4A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B8BA5FBC"/>
-    <w:lvl w:ilvl="0" w:tplc="3F480492">
+    <w:tmpl w:val="132CC6A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0F52029C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1125" w:hanging="425"/>
+        <w:ind w:left="427" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C78867A0">
-[...88 lines deleted...]
-        <w:ind w:left="3022" w:hanging="425"/>
+    <w:lvl w:ilvl="1" w:tplc="5422F5B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="637" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E7FAF512">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="64B63422">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6CDA6D76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1283" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D3D8AE1C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1499" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D96477DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1714" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BD90F2F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1929" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="96C2350C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30625055"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78B0417B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="30E8AD2A"/>
-    <w:lvl w:ilvl="0" w:tplc="B43E470A">
+    <w:tmpl w:val="BA561DE4"/>
+    <w:lvl w:ilvl="0" w:tplc="00480EF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1125" w:hanging="425"/>
+        <w:ind w:left="437" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C97292CE">
-[...88 lines deleted...]
-        <w:ind w:left="3022" w:hanging="425"/>
+    <w:lvl w:ilvl="1" w:tplc="7312FD08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DE18E93A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="976" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D2F0BF78">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="151AE32C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1520" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9E1064E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1792" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8050F86E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2063" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="31225E2C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2335" w:hanging="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3B7C8760">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2607" w:hanging="437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3131595A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F92673C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="410031FE"/>
-    <w:lvl w:ilvl="0" w:tplc="4492F6A2">
+    <w:tmpl w:val="7FE60A50"/>
+    <w:lvl w:ilvl="0" w:tplc="1A5A51C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="682" w:hanging="437"/>
+        <w:ind w:left="427" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="115"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5AD4EFE0">
-[...88 lines deleted...]
-        <w:ind w:left="3939" w:hanging="437"/>
+    <w:lvl w:ilvl="1" w:tplc="9D8EE0D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="637" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="094E7ADE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1C2284A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A462B202">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1283" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7916A8E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1499" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9CE4429C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1714" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EBB41502">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1929" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="65365B28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...2662 lines deleted...]
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="1" w16cid:durableId="1557473768">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="116222845">
+  <w:num w:numId="2" w16cid:durableId="564267424">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1870606783">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="364990728">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1848056622">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="44069247">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="334771805">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2147040020">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="33502627">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="858154752">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1278105620">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="11" w16cid:durableId="265508532">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="603804063">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="12" w16cid:durableId="842473116">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2091804874">
+  <w:num w:numId="13" w16cid:durableId="1430158417">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="963853229">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="904493458">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1228762084">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1708330531">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1374304206">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="116222845">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1278105620">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="603804063">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="556551174">
-[...65 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="2147040020">
+  <w:num w:numId="22" w16cid:durableId="71976431">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="33502627">
-[...25 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C765D7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FC4EB0"/>
+    <w:rsidRoot w:val="000F25BD"/>
+    <w:rsid w:val="00000177"/>
+    <w:rsid w:val="00000D01"/>
+    <w:rsid w:val="00011C99"/>
+    <w:rsid w:val="00037B36"/>
+    <w:rsid w:val="000514AB"/>
+    <w:rsid w:val="0005562E"/>
+    <w:rsid w:val="00057AF7"/>
+    <w:rsid w:val="00073990"/>
+    <w:rsid w:val="000809A0"/>
+    <w:rsid w:val="000857DF"/>
+    <w:rsid w:val="00094BC4"/>
+    <w:rsid w:val="000A284D"/>
+    <w:rsid w:val="000A6306"/>
+    <w:rsid w:val="000B2884"/>
+    <w:rsid w:val="000C2212"/>
+    <w:rsid w:val="000C6E05"/>
+    <w:rsid w:val="000D2E55"/>
+    <w:rsid w:val="000D4313"/>
+    <w:rsid w:val="000D65F6"/>
+    <w:rsid w:val="000F25BD"/>
+    <w:rsid w:val="0011099A"/>
+    <w:rsid w:val="00121747"/>
+    <w:rsid w:val="00122D64"/>
+    <w:rsid w:val="00130812"/>
+    <w:rsid w:val="00150F6F"/>
+    <w:rsid w:val="00154AF5"/>
+    <w:rsid w:val="00164C98"/>
+    <w:rsid w:val="00167787"/>
+    <w:rsid w:val="00171D0F"/>
+    <w:rsid w:val="00181FF7"/>
+    <w:rsid w:val="00195B31"/>
+    <w:rsid w:val="001C21CA"/>
+    <w:rsid w:val="001C22CB"/>
+    <w:rsid w:val="001D1E84"/>
+    <w:rsid w:val="001D35DA"/>
+    <w:rsid w:val="001E3149"/>
+    <w:rsid w:val="001E4B82"/>
+    <w:rsid w:val="002017AC"/>
+    <w:rsid w:val="0020575B"/>
+    <w:rsid w:val="00235551"/>
+    <w:rsid w:val="00236CB7"/>
+    <w:rsid w:val="00242545"/>
+    <w:rsid w:val="00246523"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rsid w:val="002900DC"/>
+    <w:rsid w:val="00293BC1"/>
+    <w:rsid w:val="002B1EE9"/>
+    <w:rsid w:val="002C108D"/>
+    <w:rsid w:val="002C79C9"/>
+    <w:rsid w:val="002E26FB"/>
+    <w:rsid w:val="003015D8"/>
+    <w:rsid w:val="00331CFA"/>
+    <w:rsid w:val="00332E9C"/>
+    <w:rsid w:val="00340E7A"/>
+    <w:rsid w:val="00353A3F"/>
+    <w:rsid w:val="00357CAD"/>
+    <w:rsid w:val="00385352"/>
+    <w:rsid w:val="003C399F"/>
+    <w:rsid w:val="003E3190"/>
+    <w:rsid w:val="003E6B02"/>
+    <w:rsid w:val="00413847"/>
+    <w:rsid w:val="00436B08"/>
+    <w:rsid w:val="004527BC"/>
+    <w:rsid w:val="004565DB"/>
+    <w:rsid w:val="00462F0D"/>
+    <w:rsid w:val="004676D5"/>
+    <w:rsid w:val="00491FBF"/>
+    <w:rsid w:val="00492F60"/>
+    <w:rsid w:val="00494433"/>
+    <w:rsid w:val="004B602D"/>
+    <w:rsid w:val="004C61B3"/>
+    <w:rsid w:val="004E5806"/>
+    <w:rsid w:val="004F651B"/>
+    <w:rsid w:val="005112F5"/>
+    <w:rsid w:val="005233F5"/>
+    <w:rsid w:val="0054248A"/>
+    <w:rsid w:val="00547866"/>
+    <w:rsid w:val="005601C9"/>
+    <w:rsid w:val="005657E9"/>
+    <w:rsid w:val="0057606A"/>
+    <w:rsid w:val="00576366"/>
+    <w:rsid w:val="00582116"/>
+    <w:rsid w:val="005958F3"/>
+    <w:rsid w:val="005A0A46"/>
+    <w:rsid w:val="005D2109"/>
+    <w:rsid w:val="005D46D4"/>
+    <w:rsid w:val="005F4AFF"/>
+    <w:rsid w:val="006017EB"/>
+    <w:rsid w:val="00651D90"/>
+    <w:rsid w:val="006A3651"/>
+    <w:rsid w:val="006C642C"/>
+    <w:rsid w:val="00700F0D"/>
+    <w:rsid w:val="00703880"/>
+    <w:rsid w:val="00720899"/>
+    <w:rsid w:val="00722463"/>
+    <w:rsid w:val="00732BC0"/>
+    <w:rsid w:val="007361F8"/>
+    <w:rsid w:val="0075431D"/>
+    <w:rsid w:val="00794131"/>
+    <w:rsid w:val="00794A93"/>
+    <w:rsid w:val="0079776F"/>
+    <w:rsid w:val="00806770"/>
+    <w:rsid w:val="00813027"/>
+    <w:rsid w:val="00822BC9"/>
+    <w:rsid w:val="008615F4"/>
+    <w:rsid w:val="008663FC"/>
+    <w:rsid w:val="00872BFE"/>
+    <w:rsid w:val="00885302"/>
+    <w:rsid w:val="008D2484"/>
+    <w:rsid w:val="008D36BC"/>
+    <w:rsid w:val="008D5186"/>
+    <w:rsid w:val="00955B7A"/>
+    <w:rsid w:val="00960F51"/>
+    <w:rsid w:val="0096590D"/>
+    <w:rsid w:val="009760B3"/>
+    <w:rsid w:val="00993224"/>
+    <w:rsid w:val="009A3E22"/>
+    <w:rsid w:val="009B39D0"/>
+    <w:rsid w:val="009C1301"/>
+    <w:rsid w:val="009D04B5"/>
+    <w:rsid w:val="009E0527"/>
+    <w:rsid w:val="009E7A99"/>
+    <w:rsid w:val="00A06758"/>
+    <w:rsid w:val="00A54912"/>
+    <w:rsid w:val="00A71247"/>
+    <w:rsid w:val="00A82C69"/>
+    <w:rsid w:val="00A91794"/>
+    <w:rsid w:val="00AC2EF0"/>
+    <w:rsid w:val="00AD1704"/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rsid w:val="00AD7992"/>
+    <w:rsid w:val="00AE4155"/>
+    <w:rsid w:val="00AF04D3"/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rsid w:val="00B323B2"/>
+    <w:rsid w:val="00B55A09"/>
+    <w:rsid w:val="00B607CA"/>
+    <w:rsid w:val="00B6697A"/>
+    <w:rsid w:val="00B759CA"/>
+    <w:rsid w:val="00B81342"/>
+    <w:rsid w:val="00B81DDF"/>
+    <w:rsid w:val="00BA3BE9"/>
+    <w:rsid w:val="00BB2258"/>
+    <w:rsid w:val="00BC50F8"/>
+    <w:rsid w:val="00BD2856"/>
+    <w:rsid w:val="00BE499F"/>
+    <w:rsid w:val="00C003A9"/>
+    <w:rsid w:val="00C20FC4"/>
+    <w:rsid w:val="00C60F59"/>
+    <w:rsid w:val="00C65712"/>
+    <w:rsid w:val="00C90F26"/>
+    <w:rsid w:val="00CD6659"/>
+    <w:rsid w:val="00CE2A55"/>
+    <w:rsid w:val="00CE2C34"/>
+    <w:rsid w:val="00CF106C"/>
+    <w:rsid w:val="00CF2095"/>
+    <w:rsid w:val="00CF707F"/>
+    <w:rsid w:val="00D01801"/>
+    <w:rsid w:val="00D04457"/>
+    <w:rsid w:val="00D1199D"/>
+    <w:rsid w:val="00D255CF"/>
+    <w:rsid w:val="00D54837"/>
+    <w:rsid w:val="00D85D8F"/>
+    <w:rsid w:val="00D8604B"/>
+    <w:rsid w:val="00D93764"/>
+    <w:rsid w:val="00DA1A72"/>
+    <w:rsid w:val="00DE28FC"/>
+    <w:rsid w:val="00DE6BB2"/>
+    <w:rsid w:val="00E14D28"/>
+    <w:rsid w:val="00E5582D"/>
+    <w:rsid w:val="00E75DFD"/>
+    <w:rsid w:val="00E81526"/>
+    <w:rsid w:val="00E84048"/>
+    <w:rsid w:val="00EC1B62"/>
+    <w:rsid w:val="00ED2B2C"/>
+    <w:rsid w:val="00F42A3F"/>
+    <w:rsid w:val="00F5711E"/>
+    <w:rsid w:val="00F80B22"/>
+    <w:rsid w:val="00FB7922"/>
+    <w:rsid w:val="00FC3FC3"/>
+    <w:rsid w:val="00FD41F4"/>
+    <w:rsid w:val="00FE584B"/>
+    <w:rsid w:val="00FE730A"/>
+    <w:rsid w:val="00FE7E13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="01818348"/>
-  <w15:docId w15:val="{01365AA9-4379-492F-985B-749FB8DC420F}"/>
+  <w14:docId w14:val="4F0439B3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{10DEB054-71C6-4F12-BBD9-41E4F9E59266}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13416,51 +9300,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -13617,513 +9501,1676 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00AD7992"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
+    <w:aliases w:val="GO-Kop 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
     <w:pPr>
-      <w:spacing w:before="64"/>
-      <w:ind w:left="22"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="GO-Kop 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60" w:line="320" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="GO-Kop 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="180" w:line="320" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:aliases w:val="GO-Kop 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D04B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TS-TabelStijl1">
+    <w:name w:val="TS-TabelStijl1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00576366"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Filson Pro Light" w:hAnsi="Filson Pro Light"/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="153" w:type="dxa"/>
+        <w:bottom w:w="153" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Filson Pro Bold" w:hAnsi="Filson Pro Bold"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Filson Pro Bold" w:hAnsi="Filson Pro Bold"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:aliases w:val="Tabel Rhea 1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000D2E55"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="85" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3004B" w:themeColor="accent4"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC0D8" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableRhea2-Green">
+    <w:name w:val="Table Rhea 2 - Green"/>
+    <w:basedOn w:val="Tabelraster"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE584B"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="67C0BA" w:themeColor="accent2"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3004B" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC0D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="GO-Titel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003015D8"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="120"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:aliases w:val="GO-Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003015D8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:color w:val="C3004B" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0005562E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0005562E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Onderwerp">
+    <w:name w:val="GO-Onderwerp"/>
+    <w:basedOn w:val="Titel"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D46D4"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:sz w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GO-Introtekst">
+    <w:name w:val="GO-Introtekst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00960F51"/>
+    <w:pPr>
+      <w:spacing w:after="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:aliases w:val="GO-Lijst opsom.teken"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1893"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
+    <w:name w:val="List Bullet 2"/>
+    <w:aliases w:val="GO-Lijst opsom.teken 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Basisalinea">
+    <w:name w:val="[Basisalinea]"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E6B02"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:aliases w:val="GO-Ondertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:aliases w:val="GO-Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00331CFA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetnoot">
+    <w:name w:val="Voetnoot"/>
+    <w:aliases w:val="GO-Voetnoot"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9701"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC50F8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00236CB7"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A759C3" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GO-Rastertabel-1">
+    <w:name w:val="GO-Rastertabel-1"/>
+    <w:basedOn w:val="Rastertabel4-Accent3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D04B5"/>
+    <w:rPr>
+      <w:color w:val="492661"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="492661"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="170" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="170" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:left w:w="113" w:type="dxa"/>
+        <w:right w:w="113" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="532464" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="492661"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E1C7EB" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00722463"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00722463"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GO-Highlight">
+    <w:name w:val="GO-Highlight"/>
+    <w:basedOn w:val="Subtielebenadrukking"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:bdr w:val="single" w:sz="24" w:space="0" w:color="532464" w:themeColor="accent3"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="532464" w:themeFill="accent3"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering">
+    <w:name w:val="List Number"/>
+    <w:aliases w:val="GO-Lijstnummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="GeenafstandChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00331CFA"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:aliases w:val="GO-Citaat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:aliases w:val="GO-Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="GO-Zwaar"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17F8A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:aliases w:val="GO-Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00822BC9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:aliases w:val="GO-Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00822BC9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="67C0BA" w:themeColor="accent2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:aliases w:val="GO-Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A0A46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:aliases w:val="GO-Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1A72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="532464" w:themeColor="accent3"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D01801"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2F1" w:themeFill="accent2" w:themeFillTint="33"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9344"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1199D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9344"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="442"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA1A72"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1199D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="right" w:pos="8720"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="658"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D04B5"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="658"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D04B5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="67C0BA" w:themeColor="accent2"/>
+      </w:pBdr>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="221"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D04B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="920038" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00246523"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelvet">
+    <w:name w:val="Tabel vet"/>
+    <w:basedOn w:val="Geenafstand"/>
+    <w:link w:val="TabelvetChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="492661"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelvetChar">
+    <w:name w:val="Tabel vet Char"/>
+    <w:basedOn w:val="GeenafstandChar"/>
+    <w:link w:val="Tabelvet"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="492661"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelstandaard">
+    <w:name w:val="Tabel standaard"/>
+    <w:basedOn w:val="Tabelvet"/>
+    <w:link w:val="TabelstandaardChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabelstandaardChar">
+    <w:name w:val="Tabel standaard Char"/>
+    <w:basedOn w:val="TabelvetChar"/>
+    <w:link w:val="Tabelstandaard"/>
+    <w:rsid w:val="002647BC"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="492661"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabeltitel">
+    <w:name w:val="Tabel titel"/>
+    <w:basedOn w:val="Geenafstand"/>
+    <w:link w:val="TabeltitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabeltitelChar">
+    <w:name w:val="Tabel titel Char"/>
+    <w:basedOn w:val="GeenafstandChar"/>
+    <w:link w:val="Tabeltitel"/>
+    <w:rsid w:val="00AD1893"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E84048"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E84048"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000F25BD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Plattetekst">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...8 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="000F25BD"/>
     <w:pPr>
-      <w:spacing w:before="270"/>
-      <w:ind w:left="21"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="006017EB"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="449" w:hanging="324"/>
     </w:pPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:rsid w:val="000E493F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="nl-NL"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="51081379">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="981230936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://gemeenschapsonderwijs.sharepoint.com/sites/go-beeldbank/Sjablonen/GO!-Basis%20A4%20staand.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="20240327-GO-Word">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="GO!">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="532464"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="C3004B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="67C0BA"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="532464"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Calibri">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...33 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="20240327-GO-Word" id="{48071A5B-6F85-2F4C-B4A6-0BB7C55A68C1}" vid="{9AFD56A1-D561-E24B-BD50-3A4DDF3576B1}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>27</Value>
+      <Value>14</Value>
+      <Value>1</Value>
+      <Value>119</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2026</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">14401e67-f5b6-4a03-b209-4bc270cd4fda</TermId>
+        </TermInfo>
+      </Terms>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Alle onderwijsniveaus</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2fe7c676-0ce6-4fab-b265-4b19c15279a5</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-30064</_dlc_DocId>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-30064</Url>
+      <Description>GOPRO-1830562155-30064</Description>
+    </_dlc_DocIdUrl>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
@@ -14415,261 +11462,226 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...55 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36FD4A97-5198-4C05-915F-58A55285CBFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE84EC3A-B2E4-4D66-BF93-F9350DE3E432}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="4bd54989-f8f1-42bf-a15b-bae632bc2e0f"/>
+    <ds:schemaRef ds:uri="ad7b623c-cf1b-4bf5-8bcf-78bcccb30f2d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{112222E9-BA9A-4CDC-9BB8-7191ABC274F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22B7DC61-5D5D-4123-967D-12AD12D432B5}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80B84BC5-4F53-421F-AD2E-21FD8A9798B2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="90099885-9432-4caf-9870-10dd17e557ce"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00976D05-D957-43C1-B113-3598B418B7C6}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26530C27-4966-4E98-AB19-94AFD076B2B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F98319B-E763-4D84-8A3C-7CE979FF6443}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{49c3d703-3579-47bf-a888-7c913fbdced9}" enabled="0" method="" siteId="{49c3d703-3579-47bf-a888-7c913fbdced9}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>GO!-Basis%20A4%20staand</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>506</Words>
-  <Characters>2784</Characters>
+  <Words>531</Words>
+  <Characters>2925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3284</CharactersWithSpaces>
+  <CharactersWithSpaces>3450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Werkvergunning 2026</dc:title>
-  <dc:creator>Akin Yildiz</dc:creator>
+  <dc:title>Werkvergunning (versie 2026)</dc:title>
+  <dc:subject/>
+  <dc:creator>Yolinde Haesendonck</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GOProPublicatiestatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GOProPublicatiestatus">
     <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GOProOnderwijsniveaus">
+    <vt:lpwstr>14;#Alle onderwijsniveaus|2fe7c676-0ce6-4fab-b265-4b19c15279a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
+    <vt:filetime>2025-10-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>2f5ceb01-768a-47e4-b8dc-c384728c7f75</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProOnderwijsniveaus">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProOorsprong">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProOorsprong">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProThemas">
+    <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GOProThemas">
-    <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Producer">
+    <vt:lpwstr>Microsoft: Print To PDF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GOProSchooljaar">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GOProJaar">
+    <vt:lpwstr>119;#2026|14401e67-f5b6-4a03-b209-4bc270cd4fda</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProJaar">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Created">
+    <vt:filetime>2025-06-19T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>