--- v0 (2026-05-22)
+++ v1 (2026-07-02)
@@ -9420,118 +9420,118 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5484435A-5186-4462-8272-8522408938EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65732E43-DA7D-491C-8C04-3ED6D8749A40}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB28EB6A-F297-46D1-9F8F-C6077FFF8329}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{166533C5-262A-446B-9DCC-A63A07E7DC4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4dff3599-9efc-4fc4-89da-48c9658dcb11"/>
     <ds:schemaRef ds:uri="ee8e1d40-80a2-457e-9c03-73afb05854bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91D15E61-48D7-4192-81E9-99DC651A00F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97773D76-B1E6-42A3-AF8F-4F2D0F26525E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426FE1A3-7F53-4108-9F93-D877358C03EF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>VIK A12 - sjabloon</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>530</Words>
   <Characters>2917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>VIK Transportband V26</dc:title>
+  <dc:title>VIK Transportband </dc:title>
   <dc:subject/>
   <dc:creator>Koen Decroubele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GOProPublicatiestatus">
     <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GOProOnderwijsniveaus">
+    <vt:lpwstr>14;#Alle onderwijsniveaus|2fe7c676-0ce6-4fab-b265-4b19c15279a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>73ed69e5-de08-48e5-b387-859bd958b2bd</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>14;#Alle onderwijsniveaus|2fe7c676-0ce6-4fab-b265-4b19c15279a5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GOProOorsprong">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProThemas">
     <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProJaar">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>