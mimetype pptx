--- v0 (2026-05-07)
+++ v1 (2026-09-06)
@@ -1,37 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
@@ -97,111 +101,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId22"/>
+    <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...18 lines deleted...]
-    <p:sldId id="327" r:id="rId21"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="265" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="315" r:id="rId11"/>
+    <p:sldId id="258" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="317" r:id="rId14"/>
+    <p:sldId id="319" r:id="rId15"/>
+    <p:sldId id="320" r:id="rId16"/>
+    <p:sldId id="263" r:id="rId17"/>
+    <p:sldId id="321" r:id="rId18"/>
+    <p:sldId id="322" r:id="rId19"/>
+    <p:sldId id="323" r:id="rId20"/>
+    <p:sldId id="324" r:id="rId21"/>
+    <p:sldId id="325" r:id="rId22"/>
+    <p:sldId id="262" r:id="rId23"/>
+    <p:sldId id="326" r:id="rId24"/>
+    <p:sldId id="327" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Flanders Art Sans" panose="00000500000000000000" pitchFamily="50" charset="0"/>
-[...2 lines deleted...]
-      <p:italic r:id="rId25"/>
+      <p:font typeface="Flanders Art Sans" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId27"/>
+      <p:bold r:id="rId28"/>
+      <p:italic r:id="rId29"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Flanders Art Sans Condensed" panose="00000506000000000000" pitchFamily="50" charset="0"/>
-[...2 lines deleted...]
-      <p:italic r:id="rId28"/>
+      <p:font typeface="Flanders Art Sans Condensed" panose="020B0604020202020204" charset="0"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
-      <p:regular r:id="rId29"/>
+      <p:regular r:id="rId33"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="nl-BE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914355" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457177" algn="l" defTabSz="914355" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -296,51 +296,51 @@
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{0D453D94-3104-41CE-9AD8-261D7F84B64A}" v="47" dt="2025-08-11T14:12:30.040"/>
+    <p1510:client id="{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" v="3" dt="2026-09-03T09:48:44.948"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16980" autoAdjust="0"/>
     <p:restoredTop sz="77240" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="74" d="100"/>
           <a:sy n="74" d="100"/>
         </p:scale>
         <p:origin x="1794" y="294"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2172"/>
@@ -352,647 +352,100 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Nina Steenberghs" userId="25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="ADAL" clId="{0D453D94-3104-41CE-9AD8-261D7F84B64A}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Nina Steenberghs" userId="25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="ADAL" clId="{0D453D94-3104-41CE-9AD8-261D7F84B64A}" dt="2025-08-11T14:41:06.949" v="16392"/>
+    <pc:chgData clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="" userId="" providerId="" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" dt="2026-09-03T09:48:00.555" v="0" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod modNotesTx">
-        <pc:chgData name="Nina Steenberghs" userId="25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="ADAL" clId="{0D453D94-3104-41CE-9AD8-261D7F84B64A}" dt="2025-08-11T14:41:06.949" v="16392"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="" userId="" providerId="" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" dt="2026-09-03T09:48:00.555" v="0" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2829818185" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nina Steenberghs" userId="25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="ADAL" clId="{0D453D94-3104-41CE-9AD8-261D7F84B64A}" dt="2025-08-11T13:48:14.615" v="16108" actId="404"/>
+          <ac:chgData name="" userId="" providerId="" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" dt="2026-09-03T09:48:00.555" v="0" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2829818185" sldId="256"/>
             <ac:spMk id="2" creationId="{401538EE-0330-65EA-CBC7-845C6E7EC2A9}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
-        <pc:chgData name="Nina Steenberghs" userId="25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="ADAL" clId="{0D453D94-3104-41CE-9AD8-261D7F84B64A}" dt="2025-08-11T14:11:06.276" v="16383" actId="164"/>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Nina Steenberghs" userId="S::nina.steenberghs@g-o.be::25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="AD" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Nina Steenberghs" userId="S::nina.steenberghs@g-o.be::25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="AD" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" dt="2026-09-03T09:48:44.948" v="0" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Nina Steenberghs" userId="S::nina.steenberghs@g-o.be::25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="AD" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" dt="2026-09-03T09:48:44.948" v="0" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3853068480" sldId="258"/>
+          <pc:sldMk cId="2829818185" sldId="256"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod topLvl">
-          <ac:chgData name="Nina Steenberghs" userId="25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="ADAL" clId="{0D453D94-3104-41CE-9AD8-261D7F84B64A}" dt="2025-08-11T14:11:06.276" v="16383" actId="164"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nina Steenberghs" userId="S::nina.steenberghs@g-o.be::25a7d872-ec8f-4c5a-90ed-4a2b6229ef4f" providerId="AD" clId="Web-{120A1FED-C0CC-DA41-BF71-46A59FFC573E}" dt="2026-09-03T09:48:44.948" v="0" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3853068480" sldId="258"/>
-            <ac:spMk id="14" creationId="{EF443348-6923-EDA6-F0CF-C845175621D7}"/>
+            <pc:sldMk cId="2829818185" sldId="256"/>
+            <ac:spMk id="2" creationId="{401538EE-0330-65EA-CBC7-845C6E7EC2A9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod topLvl">
-[...554 lines deleted...]
-        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1041,51 +494,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{90026CE9-2447-47C0-BD78-4E8C55BA441E}" type="datetimeFigureOut">
               <a:rPr lang="nl-BE" smtClean="0"/>
-              <a:t>11/08/2025</a:t>
+              <a:t>3/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor dia-afbeelding 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1200,51 +653,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2DBC9AA4-9541-4477-A80A-7B2F76C30DA2}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3504060472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -3589,275 +3042,275 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2DBC9AA4-9541-4477-A80A-7B2F76C30DA2}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4166344222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="GO-Titeldia-1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -3984,54 +3437,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D53F322-2928-CD1D-38BB-C67314833148}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="761450" y="761400"/>
             <a:ext cx="2956426" cy="1008000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor afbeelding 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61D8D466-5902-B4B2-5291-4D0AD68512D8}"/>
               </a:ext>
             </a:extLst>
@@ -4190,54 +3643,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Graphic 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ED0917C-B18B-A3CE-4294-316642BC0EF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8952002" y="2000610"/>
             <a:ext cx="3240000" cy="3240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rechthoek 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{521B35DF-D7EB-972A-C6D2-36E0D91B44D1}"/>
               </a:ext>
             </a:extLst>
@@ -4410,399 +3863,399 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C09E666-8615-37D6-9B06-FAF348CC391B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Graphic 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DFF902-6EDC-FEBF-346B-8BC54191F31A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7333200" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{954194C0-1357-7818-6960-E4C6809B1263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="385200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A0FE4D7-2ABE-9797-EA8A-A20202E2BBF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="-810000" y="2005200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Graphic 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F43FF9F3-998C-0614-6F48-4A5377462509}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1620000" y="385200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABD3C468-B459-1710-EBF8-A75CB3F3D90D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="1620000" y="2005200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Graphic 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25EAD82E-ABC2-7F4F-43C1-029863F07793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3240000" y="2005200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Graphic 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{367AD336-09DD-844C-D69A-788F57871036}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4860000" y="385200"/>
             <a:ext cx="3240000" cy="3240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Graphic 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A301EB8-70F7-4120-87CA-0EF6BB769DFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="7333200" y="385200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A55542A5-9BA2-5DD7-DAD2-BAA1223D8E57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8953200" y="385200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{353DD558-75A7-B86B-37CA-45A33824E3DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10573200" y="385200"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1532368663"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -5020,456 +4473,456 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Graphic 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F6444DB-D43A-42F6-AC21-7AAB6DE2F9A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="0" y="1190610"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5124907-6BE3-A541-F813-C07B7AB4A112}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1620000" y="380610"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Graphic 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E718A2A-D9F9-0601-6AC5-1D9E700E0FAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8100000" y="380610"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Graphic 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7AFB85B-54FE-30D5-9F53-40BC2C87C00F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9720000" y="380610"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Graphic 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBC8DACE-47DB-2C71-03C0-63EC0B2F5B68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="10572000" y="380610"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Graphic 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D535CB3-4F3A-71BD-DD77-F658DCF686C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1995755"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5CA3F79-3BCA-8F01-5F7B-1E213FD76F3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="1620000" y="1997617"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{287E7124-9735-7EC0-79CF-0C4B218891D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3240000" y="2000610"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Graphic 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A235629D-7AA8-964C-91A7-BFCCC45BB7FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="4860000" y="375755"/>
             <a:ext cx="3240000" cy="3240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="35" name="Graphic 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF3CB41-E0E9-FE6B-5406-CBE3AFA51857}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8952000" y="2005466"/>
             <a:ext cx="3240000" cy="3240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Graphic 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90A8B4CD-CC8F-461E-4DC1-AA7A23C32ECE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7332000" y="5245466"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Tijdelijke aanduiding voor voettekst 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FE5CBE9-4C6C-0EAB-A733-C6FF077D5939}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="241270088"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
@@ -5530,86 +4983,86 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1970C1AC-C3B7-415E-0EF1-8630B9331ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A12A78-99FE-74A9-4744-F67B346C1F46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1809000"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -5629,54 +5082,54 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA31EAD-004F-06DE-948A-F6ED8B805336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2863311"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -5696,54 +5149,54 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C36DA89-0FD6-A40B-DF29-1B16BE9B764A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="3917622"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -5763,54 +5216,54 @@
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A8F8AED-4552-0136-8945-7F798FCDC2F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4971933"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -5830,54 +5283,54 @@
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FBE3960-DB8C-914C-1BCA-78538D717C8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6198701" y="1809000"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -5897,54 +5350,54 @@
         <p:nvSpPr>
           <p:cNvPr id="9" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{299123C9-A309-70BC-2B80-D57F546AC2A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6198701" y="2863311"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -5964,54 +5417,54 @@
         <p:nvSpPr>
           <p:cNvPr id="10" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EEF7483-32AB-E7BE-A52E-6D279CED56C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="21" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6198701" y="3917622"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -6031,54 +5484,54 @@
         <p:nvSpPr>
           <p:cNvPr id="11" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F16187D6-B573-C906-3493-5C633FF432F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="22" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6198701" y="4971933"/>
             <a:ext cx="935083" cy="936000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -6494,51 +5947,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1970C1AC-C3B7-415E-0EF1-8630B9331ECB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5059281-08C3-2A9F-13F0-DE853157A350}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838199" y="1825625"/>
             <a:ext cx="9493577" cy="3167847"/>
@@ -6555,234 +6008,234 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8846BA2-2D3C-4FD8-5E65-5AC3C2ECD29D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="1711799"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13DCD5B0-84AB-4F5E-CC4F-F3E1AABDD9B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="3423598"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Graphic 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C2407E7-99CA-2DE5-3A35-9D3FFC8F7F1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="5129996"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Graphic 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8010D57-FB77-FEB2-AF9B-ABEF7ECF82EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="10474800" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Graphic 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBC4F33C-04C3-528D-B426-460582868808}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8757600" y="5129996"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Graphic 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EC7907C-1A0B-DFD4-FEAF-8EBDA3EE2065}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7040400" y="5140800"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Titel 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C29F8A00-949D-23CC-7967-4EBAA34D65BA}"/>
               </a:ext>
             </a:extLst>
@@ -6805,54 +6258,54 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="Graphic 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B90CB722-C3D8-41ED-0C95-099E77479B89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5140800"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3799975730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -7375,54 +6828,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF661B4-F605-0262-F6E6-F34A914A617A}"/>
               </a:ext>
             </a:extLst>
@@ -7552,54 +7005,54 @@
         <p:nvSpPr>
           <p:cNvPr id="10" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3506E373-A1C9-172B-7AE4-592E508D811B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -7657,54 +7110,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor afbeelding 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68B8F693-43F0-9C27-71A3-AB42AB40A676}"/>
               </a:ext>
             </a:extLst>
@@ -7879,54 +7332,54 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222E9CC7-08B1-7448-55B2-73933EC6DF3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -7989,414 +7442,414 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Graphic 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182321DC-9C35-8067-DF5B-F1622CEB79F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3665066" y="-433913"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Graphic 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F67F36A5-7E07-9777-FFF1-18C4969E48E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3665066" y="1186087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="35" name="Graphic 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D741B986-2B89-F7BF-CE47-14833B9B2625}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426000" y="1186087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Graphic 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9B1C95A-2AF8-8E7F-0A69-77D17FD3596C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Graphic 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B018C310-5674-BEEC-881B-70CB2CD31747}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2044960" y="1186237"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="Graphic 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF895C1F-144D-76AB-46A9-A0B4FC8CD8EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2046000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="43" name="Graphic 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E48C9A8-299D-26E3-E9E0-B3A686117799}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3666000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="45" name="Graphic 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{537D24EC-3316-665A-C458-061B88F1FBE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2855066" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="47" name="Graphic 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A58E41B9-59DD-06EB-9268-6EF8DF6D20C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-384700" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="49" name="Graphic 48">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{883A23D7-16CC-228B-D767-525FEED1803E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1235533" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F91AD74A-511C-E2E5-86C9-25E79859CE41}"/>
               </a:ext>
             </a:extLst>
@@ -8526,54 +7979,54 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E118693-07F9-D581-961D-20249E1E110C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId24">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -8686,54 +8139,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AC752EB-2903-F503-82EA-DBA281503804}"/>
               </a:ext>
             </a:extLst>
@@ -8863,54 +8316,54 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0B05876-E102-94CD-ABB8-1E9D98586429}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -9103,54 +8556,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D53F322-2928-CD1D-38BB-C67314833148}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="761450" y="761400"/>
             <a:ext cx="2956426" cy="1008000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor afbeelding 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61D8D466-5902-B4B2-5291-4D0AD68512D8}"/>
               </a:ext>
             </a:extLst>
@@ -9309,54 +8762,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor afbeelding 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D26814-10A7-C075-F41E-FE80B0369690}"/>
               </a:ext>
             </a:extLst>
@@ -9531,54 +8984,54 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFFBB05F-6BA1-D38A-B445-F152883A435F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -9641,414 +9094,414 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Graphic 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F08214-E480-C682-98C0-57C907F0370E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Graphic 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E62920A-3A9A-5FDB-9B5B-86DD062EAC16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3665066" y="-433913"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Graphic 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02AA90C1-7581-9134-08D2-2A5820468625}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3665066" y="1186087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Graphic 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF864158-6ABA-1E84-CC1C-372E0DC9EE8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426000" y="1186087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Graphic 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3544C59A-30F6-BC48-1A67-553DE9AD7D49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="Graphic 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79FC7256-F5F8-8CD5-E18E-C30DFE98A8E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2044960" y="1186237"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Graphic 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486CEE73-4E74-7E90-7BDB-8C0A976105C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2046000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="43" name="Graphic 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D4B85E-90BC-1F5D-C361-1F317B9D3018}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3666000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="44" name="Graphic 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D1553FB-8A39-CAFB-9FAF-2CA81142F8B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2855066" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="45" name="Graphic 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB5A3C6-A9B6-741A-C343-6148BDF41FA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-384700" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="46" name="Graphic 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA9F60C-5340-9719-0334-51892D4E3152}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1235533" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9608C5F-1193-A1B4-19A8-6879036A0FDA}"/>
               </a:ext>
             </a:extLst>
@@ -10178,54 +9631,54 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDBDDDC9-F730-13AE-F10A-C5915903EC72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId24">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -10330,54 +9783,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AC752EB-2903-F503-82EA-DBA281503804}"/>
               </a:ext>
             </a:extLst>
@@ -10507,54 +9960,54 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0B05876-E102-94CD-ABB8-1E9D98586429}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -10619,54 +10072,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078382E-823E-7503-E027-A4238FD5E71C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor afbeelding 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D26814-10A7-C075-F41E-FE80B0369690}"/>
               </a:ext>
             </a:extLst>
@@ -10841,54 +10294,54 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFFBB05F-6BA1-D38A-B445-F152883A435F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
@@ -10942,414 +10395,414 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Graphic 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F08214-E480-C682-98C0-57C907F0370E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10428079" y="381600"/>
             <a:ext cx="1384290" cy="1010551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Graphic 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E62920A-3A9A-5FDB-9B5B-86DD062EAC16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3665066" y="-433913"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Graphic 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02AA90C1-7581-9134-08D2-2A5820468625}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3665066" y="1186087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Graphic 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF864158-6ABA-1E84-CC1C-372E0DC9EE8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426000" y="1186087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Graphic 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3544C59A-30F6-BC48-1A67-553DE9AD7D49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="Graphic 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79FC7256-F5F8-8CD5-E18E-C30DFE98A8E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2044960" y="1186237"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Graphic 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486CEE73-4E74-7E90-7BDB-8C0A976105C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2046000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="43" name="Graphic 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D4B85E-90BC-1F5D-C361-1F317B9D3018}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3666000" y="2806087"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="44" name="Graphic 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D1553FB-8A39-CAFB-9FAF-2CA81142F8B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2855066" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="45" name="Graphic 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB5A3C6-A9B6-741A-C343-6148BDF41FA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-384700" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="46" name="Graphic 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA9F60C-5340-9719-0334-51892D4E3152}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1235533" y="5238000"/>
             <a:ext cx="1620000" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9608C5F-1193-A1B4-19A8-6879036A0FDA}"/>
               </a:ext>
             </a:extLst>
@@ -11479,54 +10932,54 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor tekst 18">
             <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDBDDDC9-F730-13AE-F10A-C5915903EC72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4476000" y="4428000"/>
             <a:ext cx="1618412" cy="1620000"/>
           </a:xfrm>
           <a:prstGeom prst="actionButtonBlank">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId24">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="108000" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="7500">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:defRPr>
@@ -11826,51 +11279,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF2CE1A-EDA6-10BC-7CBA-6780031B920D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03E86F11-8195-D5D2-E77A-56322674E0F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="7049258" cy="4392295"/>
@@ -11910,54 +11363,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B9D565B-ADF0-02C7-A3A7-23C55485C186}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5218915"/>
             <a:ext cx="1648050" cy="1648050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="375127346"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11992,54 +11445,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{745E3C31-FBD9-5E1C-5515-2C3277143EF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="0" y="0"/>
             <a:ext cx="1648800" cy="1648800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Picture Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CF30952-F569-EC49-71EE-B2397E8FA54F}"/>
               </a:ext>
             </a:extLst>
@@ -12244,51 +11697,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{924963EA-E8F5-CB72-4464-E58D0D781895}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356351"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0417084F-83E5-0B44-02F8-24F892F29A88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="7049258" cy="4392295"/>
@@ -12756,51 +12209,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE5CA1B-9F94-A05C-7C5E-009172F7EBB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356351"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Titel 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6C8970F-60EF-63C7-CED7-3757B35CBA08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4316982" y="365126"/>
             <a:ext cx="7049258" cy="1325563"/>
@@ -12811,54 +12264,54 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C86423-5996-AB80-3BD7-96F7DA7C9F9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="10446000" y="0"/>
             <a:ext cx="1746000" cy="1746000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2596676441"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -13092,51 +12545,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF2CE1A-EDA6-10BC-7CBA-6780031B920D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D2FACC4-5158-D385-1D6C-0E29DBF7C016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4316980" y="1825625"/>
             <a:ext cx="7049259" cy="4392295"/>
@@ -13291,54 +12744,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7562C2DA-FE12-8C24-1DDF-A91A2D2CD7FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10446000" y="5112000"/>
             <a:ext cx="1746000" cy="1746000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2608507313"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -13426,96 +12879,96 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9AFB673-80FE-92A7-3EDB-9A769EA82FEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5209950"/>
             <a:ext cx="1648050" cy="1648050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Tijdelijke aanduiding voor voettekst 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D43EA8C-C416-BB72-C863-123246FF584A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C232995F-CA66-73A6-581C-94425C3A770B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="7049258" cy="1325563"/>
@@ -13643,54 +13096,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D53F322-2928-CD1D-38BB-C67314833148}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="761450" y="761400"/>
             <a:ext cx="2956426" cy="1008000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF10624-AC57-1905-BED6-57C1B6CC2F1C}"/>
               </a:ext>
             </a:extLst>
@@ -13807,378 +13260,378 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{898729FF-ADD9-2DFB-6EB3-5D3D4D1C0694}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7041600" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0D31AA2-A00C-F974-F6FE-83E372B8AD38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8757600" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C7C316-9F29-33EE-B0A4-DB6B8E9CDBAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6A94AE-3FE3-4750-3C50-CDB9B8CD934F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8758800" y="1717200"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B3E3542-F262-D235-6D2B-350B7E9E7A24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="1717200"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Graphic 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6701DAA-D968-DE4A-F875-6BF8B043B250}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="8757600" y="2575800"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Graphic 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F9F6FA-24F4-7657-4629-A5A1A392DD66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="10476000" y="3434400"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Graphic 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{253F1F93-7E34-9F5E-9884-4583A59F2349}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7041600" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Graphic 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECA5BE8F-F7AF-2302-54FC-089641FB4AE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8758800" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Graphic 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5AA5466-2727-E3D5-A247-60D6B022BF58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="603967600"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -14266,54 +13719,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Graphic 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E29D91C4-D8F4-9372-318A-E44DB523CCCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="0" y="0"/>
             <a:ext cx="1648800" cy="1648800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53CAC0B1-7F24-3523-F458-7BA426185844}"/>
               </a:ext>
             </a:extLst>
@@ -14489,51 +13942,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor voettekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B21C7C9-8319-E1A8-8573-FDD766B1F797}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="440187696"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
@@ -14678,51 +14131,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE5CA1B-9F94-A05C-7C5E-009172F7EBB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356351"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Titel 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6C8970F-60EF-63C7-CED7-3757B35CBA08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4316982" y="365126"/>
             <a:ext cx="7049258" cy="1325563"/>
@@ -14733,54 +14186,54 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C86423-5996-AB80-3BD7-96F7DA7C9F9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="10446000" y="0"/>
             <a:ext cx="1746000" cy="1746000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="552341958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -14869,51 +14322,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF2CE1A-EDA6-10BC-7CBA-6780031B920D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D2FACC4-5158-D385-1D6C-0E29DBF7C016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4316980" y="1825625"/>
             <a:ext cx="7049259" cy="4392295"/>
@@ -15068,54 +14521,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7562C2DA-FE12-8C24-1DDF-A91A2D2CD7FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10446000" y="5112000"/>
             <a:ext cx="1746000" cy="1746000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3480178287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -15158,342 +14611,342 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Graphic 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C393996E-FCD4-F0E9-BFF0-4C126A2B068C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7621200" y="5331600"/>
             <a:ext cx="1524266" cy="1524266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Graphic 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F629D9A-9035-BD11-D244-C8D76AA56DA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="9144000" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53745AD0-97CF-FBF3-FABC-BEF36F6FB85A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10666800" y="1522800"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBFE7F91-0613-E648-0B6C-260A6C8C6E72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="3045600"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Graphic 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{116F657A-47BE-FD19-6097-D7396E6BFED1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="1522800"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="35" name="Graphic 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D11DBC71-CCEB-B5A2-BE2F-ACB3A93F5DD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10666800" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Graphic 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F77FE3E-8BFD-F1B2-0F1C-45FB788F5139}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10664992" y="3807000"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Graphic 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BDEB1AF-6A54-D0F0-6582-D3627A8BAE61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="5331600"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="Graphic 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7FA3A8-433C-D301-CE9C-459B401C4A92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10664992" y="5335200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4821364F-C086-F65E-8C9B-108EC387C50C}"/>
               </a:ext>
             </a:extLst>
@@ -15554,75 +15007,75 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Tijdelijke aanduiding voor voettekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C7963B2-B8BC-2EE5-95C8-7456AECE1381}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{954CC21A-C92C-87F2-DEDE-5BEA397D0E21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5209950"/>
             <a:ext cx="1648050" cy="1648050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D50C9832-DC8A-4E1B-E8E9-1D7231DBB167}"/>
               </a:ext>
             </a:extLst>
@@ -15775,420 +15228,420 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Graphic 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC0BD16D-DD6B-E423-79E7-26FABE491E4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9146400" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Graphic 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC31A76E-CC93-701C-7D41-929400A2F860}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10669200" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Graphic 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2988E8ED-9F6F-CE50-6C6B-83B9447A5BC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9910800" y="1522800"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Graphic 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA5C0000-9AA1-2C73-2A21-CA739DD9D68E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10670400" y="1522800"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="44" name="Graphic 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BED9D39D-1721-284F-6671-C2268B2B5AE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="3045600"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="46" name="Graphic 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7A7DFC3-E519-60FD-C52E-4AECDB17C28C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10669200" y="3805200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="48" name="Graphic 47">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076F811B-F1A2-C481-1AA0-84F2FF5A5C42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="50" name="Graphic 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1742010C-9B72-C6F2-828C-D314A58EBB2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9141600" y="5335200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="52" name="Graphic 51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0DAC3D9-C39F-F8B2-43CA-367362E04249}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7616400" y="5335200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="54" name="Graphic 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13AC3FDE-0026-42ED-73AD-62EE23ED3297}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10669200" y="5328000"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="Tijdelijke aanduiding voor voettekst 54">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED91EB7-94B0-BF73-A333-EFF66EBB33AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Titel 56">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971E98CD-DA68-CFF6-C22D-791A520DA01B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="797081"/>
@@ -16325,363 +15778,363 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor voettekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13757B50-62C9-4101-AF3F-94224E33E06C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Graphic 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBEB3BB8-18F0-C0CC-FFD0-C6D7D2ABC006}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1522800" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Graphic 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDB788AB-213B-255D-B045-D42DF834CD21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Graphic 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{944A90BF-D787-1009-43D8-A08DBCD50FE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="761399" y="1522800"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Graphic 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272FD959-EC24-A69C-7F2C-68A1285182E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1522800"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F133A76-B0E4-DC4E-5824-D253E0259A39}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="1522800" y="3045600"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Graphic 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454DCF2D-F84A-32A5-2DFE-B9C36E2BDD8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3816427"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69C7B223-EE9F-4463-D320-B022F1E08604}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="1522800" y="5335200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Graphic 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49620DAF-55EE-853C-290F-1161599FE59B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3045600" y="5335200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Graphic 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64B1A038-5B8A-3C11-BB5E-CE819E92EF89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="0" y="5335200"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88533E6A-4C4C-410B-3F1B-CC92F71FD36D}"/>
               </a:ext>
             </a:extLst>
@@ -16902,54 +16355,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AC13DB4-6EBA-8E24-FA63-8C954E962678}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D617D39A-1109-2311-EC86-9E9CC17C73E4}"/>
               </a:ext>
             </a:extLst>
@@ -17010,75 +16463,75 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tijdelijke aanduiding voor voettekst 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35820DA5-1AF3-5111-14F8-6C99B6AE5BE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Graphic 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2907299-7F7B-1D78-996E-77660400C3BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Titel 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55D6D885-CE45-0C50-EB89-D00FF75CB646}"/>
               </a:ext>
             </a:extLst>
@@ -17150,54 +16603,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AC13DB4-6EBA-8E24-FA63-8C954E962678}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8254BEBF-14CC-16CD-A14F-EC55950D6472}"/>
               </a:ext>
             </a:extLst>
@@ -17373,75 +16826,75 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tijdelijke aanduiding voor voettekst 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35820DA5-1AF3-5111-14F8-6C99B6AE5BE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Graphic 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2907299-7F7B-1D78-996E-77660400C3BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3048523671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -17484,96 +16937,96 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE9C2640-E1FC-B95F-1CF4-AE407E8E6093}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Tijdelijke aanduiding voor voettekst 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B56282E-E81A-F86B-5232-F9880DED1C77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7682AFB4-7ED1-DA1C-84BB-A0EF72297F1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4392295"/>
@@ -17613,54 +17066,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F66585E-849F-0CED-8336-58637163D04F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Titel 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68D0C47-416B-C1B9-D202-BE224FCCFC2A}"/>
               </a:ext>
             </a:extLst>
@@ -17732,96 +17185,96 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE9C2640-E1FC-B95F-1CF4-AE407E8E6093}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Tijdelijke aanduiding voor voettekst 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B56282E-E81A-F86B-5232-F9880DED1C77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BB2A7F-29BA-FEEC-82C9-5B75A5EF92BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1162207"/>
             <a:ext cx="10515600" cy="527087"/>
@@ -17976,54 +17429,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F66585E-849F-0CED-8336-58637163D04F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2591968018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -18058,54 +17511,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D53F322-2928-CD1D-38BB-C67314833148}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="761450" y="761400"/>
             <a:ext cx="2956426" cy="1008000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF10624-AC57-1905-BED6-57C1B6CC2F1C}"/>
               </a:ext>
             </a:extLst>
@@ -18222,378 +17675,378 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{898729FF-ADD9-2DFB-6EB3-5D3D4D1C0694}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7041600" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0D31AA2-A00C-F974-F6FE-83E372B8AD38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8757600" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C7C316-9F29-33EE-B0A4-DB6B8E9CDBAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6A94AE-3FE3-4750-3C50-CDB9B8CD934F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8758800" y="1717200"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B3E3542-F262-D235-6D2B-350B7E9E7A24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="1717200"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Graphic 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6701DAA-D968-DE4A-F875-6BF8B043B250}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="8757600" y="2575800"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Graphic 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F9F6FA-24F4-7657-4629-A5A1A392DD66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="10476000" y="3434400"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Graphic 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{253F1F93-7E34-9F5E-9884-4583A59F2349}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7041600" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Graphic 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECA5BE8F-F7AF-2302-54FC-089641FB4AE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8758800" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Graphic 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5AA5466-2727-E3D5-A247-60D6B022BF58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3191637962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -18636,54 +18089,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2645908A-90E8-A450-24C4-D85F9F52976D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA1B913C-0046-2C5F-901B-6F27BD2F07B8}"/>
               </a:ext>
             </a:extLst>
@@ -18744,75 +18197,75 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tijdelijke aanduiding voor voettekst 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1544E55A-14D2-BA89-9248-5914F0E7A68C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Graphic 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0665DB6-258C-AECA-C582-DED62043EE1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Titel 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A711CC8-813C-D0E1-EC71-DAD6DBDB398F}"/>
               </a:ext>
             </a:extLst>
@@ -18884,54 +18337,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2645908A-90E8-A450-24C4-D85F9F52976D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E68B0D7-EE49-B838-1E2A-D817F7DCDE83}"/>
               </a:ext>
             </a:extLst>
@@ -19107,75 +18560,75 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tijdelijke aanduiding voor voettekst 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1544E55A-14D2-BA89-9248-5914F0E7A68C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Graphic 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0665DB6-258C-AECA-C582-DED62043EE1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1287813888"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -19218,90 +18671,90 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{240CA03E-9B64-678F-4A8E-97EC9382D871}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2645908A-90E8-A450-24C4-D85F9F52976D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Tijdelijke aanduiding voor inhoud 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA1B913C-0046-2C5F-901B-6F27BD2F07B8}"/>
               </a:ext>
             </a:extLst>
@@ -19362,51 +18815,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor voettekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7870F2B0-C9F4-B0E9-2662-DB2B02A8E946}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96D258D1-28FB-0AFE-8A77-D4FC4BEC4036}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19466,90 +18919,90 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Graphic 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1722FFC0-96A8-0823-BD29-0900F44F7214}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9016800" y="3682800"/>
             <a:ext cx="3175200" cy="3175200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2645908A-90E8-A450-24C4-D85F9F52976D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="1522800" cy="1522800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E68B0D7-EE49-B838-1E2A-D817F7DCDE83}"/>
               </a:ext>
             </a:extLst>
@@ -19725,51 +19178,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor voettekst 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7870F2B0-C9F4-B0E9-2662-DB2B02A8E946}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206204192"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
@@ -19830,51 +19283,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DB4EC8-3E2E-573E-1934-6376FB7FE760}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2071B8-8BC2-1738-8F57-46E24EB09302}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1367612" y="2117857"/>
             <a:ext cx="9986913" cy="720000"/>
@@ -19921,54 +19374,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182FDC01-A6D8-0A73-1D24-E7E65FF52CA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2112161"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC45614-6E58-97BE-5956-E178712011EB}"/>
               </a:ext>
             </a:extLst>
@@ -20027,54 +19480,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2439AA25-8590-841E-EEEB-1964D7A4404F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="3355535"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8230A5-E07A-5EA5-72E4-3789C4079098}"/>
               </a:ext>
             </a:extLst>
@@ -20133,54 +19586,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F2109E-1E29-A125-842B-D3BF2A1980A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4567359"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1044516045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -20237,51 +19690,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DB4EC8-3E2E-573E-1934-6376FB7FE760}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2071B8-8BC2-1738-8F57-46E24EB09302}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1197203" y="1825626"/>
             <a:ext cx="4534293" cy="720000"/>
@@ -20409,54 +19862,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182FDC01-A6D8-0A73-1D24-E7E65FF52CA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="837475" y="1819930"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7382FCEA-9933-CF74-9141-914AE761A83A}"/>
               </a:ext>
             </a:extLst>
@@ -20596,54 +20049,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{332819D0-B64D-3ACE-E0CB-70E9CEA76AE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6459779" y="1819930"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1686398533"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -20671,51 +20124,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DB4EC8-3E2E-573E-1934-6376FB7FE760}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2071B8-8BC2-1738-8F57-46E24EB09302}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1197203" y="1825626"/>
             <a:ext cx="4534293" cy="720000"/>
@@ -20843,54 +20296,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182FDC01-A6D8-0A73-1D24-E7E65FF52CA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="837475" y="1819930"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7382FCEA-9933-CF74-9141-914AE761A83A}"/>
               </a:ext>
             </a:extLst>
@@ -21030,54 +20483,54 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Vijfde niveau</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{332819D0-B64D-3ACE-E0CB-70E9CEA76AE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6459779" y="1819930"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B121B6FB-DC8B-5E20-ACCB-9DDC06DF7A91}"/>
               </a:ext>
             </a:extLst>
@@ -21249,111 +20702,111 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DB4EC8-3E2E-573E-1934-6376FB7FE760}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B292CFA4-A382-06D4-E2BC-48D0FD788F21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="838200" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Graphic 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB80BEBF-51E3-C056-6843-3686D8F18B86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3423512" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510C3B33-E44E-6C88-8415-C690C072B431}"/>
               </a:ext>
             </a:extLst>
@@ -21409,90 +20862,90 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Graphic 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{434D84F1-8B74-8A00-77B6-7C8013C1B405}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="8048488" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E53EB9E-ADBD-A7A9-6211-B6DF58B6C197}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10633800" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24908627-648F-303A-BA24-ACC88BFAA954}"/>
               </a:ext>
             </a:extLst>
@@ -21548,90 +21001,90 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Graphic 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D88088AB-424D-7AF8-66FE-D7E7AB39E2A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="4443344" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Graphic 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA38A358-1132-FA40-8669-DABDA99EB2F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7028656" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2071B8-8BC2-1738-8F57-46E24EB09302}"/>
               </a:ext>
             </a:extLst>
@@ -21969,51 +21422,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DB4EC8-3E2E-573E-1934-6376FB7FE760}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F502730-1758-F56E-408A-819E6C260AA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1162207"/>
             <a:ext cx="10515600" cy="527087"/>
@@ -22105,90 +21558,90 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2541A39-D6D3-55DB-1D2E-D310D41AF221}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="838200" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{888370F6-0C6F-F2BD-4125-6F9DAB38C3D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3423512" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F7DDD2F-3149-97DB-67B4-EFE605B04F1D}"/>
               </a:ext>
             </a:extLst>
@@ -22244,90 +21697,90 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7936FAA3-D196-52A2-7826-5DBEC061D5F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="8048488" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1F7E7C3-C6CD-D63A-7721-373C3D5B5DE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10633800" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06AA37DF-9757-8CE3-A298-7681CC629296}"/>
               </a:ext>
             </a:extLst>
@@ -22383,90 +21836,90 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234D1A55-980F-079C-6BC3-744CC1AD74EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="4443344" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E46CB05F-298B-21F2-A491-11B742F7F36D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7028656" y="1825626"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Tijdelijke aanduiding voor tekst 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89D6477C-B0FB-26DF-7CD7-85BBB834033C}"/>
               </a:ext>
             </a:extLst>
@@ -23004,51 +22457,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor voettekst 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4922004-A417-C628-AD45-EEFCC982032C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="25"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Tijdelijke aanduiding voor inhoud 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6505B064-8074-1D47-62CD-70C17416A6D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4647000"/>
             <a:ext cx="3420000" cy="1575999"/>
@@ -23603,378 +23056,378 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{898729FF-ADD9-2DFB-6EB3-5D3D4D1C0694}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7041600" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0D31AA2-A00C-F974-F6FE-83E372B8AD38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8757600" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C7C316-9F29-33EE-B0A4-DB6B8E9CDBAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="0"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6A94AE-3FE3-4750-3C50-CDB9B8CD934F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8758800" y="1717200"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Graphic 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B3E3542-F262-D235-6D2B-350B7E9E7A24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="1717200"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Graphic 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6701DAA-D968-DE4A-F875-6BF8B043B250}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="8757600" y="2575800"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Graphic 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F9F6FA-24F4-7657-4629-A5A1A392DD66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="10476000" y="3434400"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Graphic 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{253F1F93-7E34-9F5E-9884-4583A59F2349}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7041600" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Graphic 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECA5BE8F-F7AF-2302-54FC-089641FB4AE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8758800" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Graphic 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5AA5466-2727-E3D5-A247-60D6B022BF58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10474800" y="5151600"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2033641827"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -24174,51 +23627,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor voettekst 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4922004-A417-C628-AD45-EEFCC982032C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="25"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Tijdelijke aanduiding voor inhoud 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6505B064-8074-1D47-62CD-70C17416A6D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4647000"/>
             <a:ext cx="3420000" cy="1575999"/>
@@ -24907,51 +24360,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor voettekst 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4922004-A417-C628-AD45-EEFCC982032C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="25"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Tijdelijke aanduiding voor inhoud 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6505B064-8074-1D47-62CD-70C17416A6D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1809946" y="2134600"/>
             <a:ext cx="9543854" cy="523425"/>
@@ -25171,162 +24624,162 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik om stijl te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7277627-13B8-3FB7-320F-73AC7303D273}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="823800" y="3695487"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FC68B89-C105-4580-522E-006E5B484A40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1758025"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CA739AE-052C-E3A1-49E9-2BA6727969C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="823800" y="2726756"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{570FA076-4551-24C5-F8E9-C3443D31A804}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="823800" y="4664218"/>
             <a:ext cx="900000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Tijdelijke aanduiding voor tekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFFB60DF-49FC-B252-4B3D-69A63F41160A}"/>
               </a:ext>
             </a:extLst>
@@ -26521,51 +25974,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Tijdelijke aanduiding voor voettekst 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C84B2214-E28A-35D4-2475-C1F14B3048F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="35"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor inhoud 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B9F1232-F419-FE97-E186-4B1B1CBBAFD0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="36"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="761256" y="4015812"/>
             <a:ext cx="2292844" cy="2286032"/>
@@ -26878,51 +26331,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Tijdelijke aanduiding voor voettekst 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31C721E3-769C-6931-E9CF-84E551D1A8AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor tabel 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F408BE6-B322-1FA7-19E2-8743D4972D18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4392294"/>
@@ -26938,126 +26391,126 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een tabel wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8DEF9CF-5DDE-78E8-0E54-3914340D5B11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1825625"/>
             <a:ext cx="1603376" cy="1603376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02B9C4E4-5119-E3F2-A7AF-F08887B8D415}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10590000" y="5256000"/>
             <a:ext cx="1602000" cy="1602000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71A31E6E-6DFE-9BF1-C0CF-3BE2D0846ABE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10590000" y="3654000"/>
             <a:ext cx="1602000" cy="1602000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245756231"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -27178,54 +26631,54 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="nl-BE" sz="900"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8CB1427-9034-0226-3622-633B0AD006BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="11144332" y="381600"/>
             <a:ext cx="523834" cy="382406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor tekst 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9A52F89-82AB-E713-2683-E488C571E4F2}"/>
               </a:ext>
             </a:extLst>
@@ -27270,90 +26723,90 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F37EF45-0A61-4B52-A619-2A2F92263203}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10620000" y="3711600"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{447AA93E-C3EB-4E08-8464-59ADA007F15D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="5284800"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2035397782"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -27452,267 +26905,267 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91FA803F-3F3F-8C36-78A4-B40B354530EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="-1008000"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA0440CE-5BA3-D863-F4E5-FD971AA2E5C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="565200"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B7A82CC-B0A2-CA7A-6944-F7D8CBCA9638}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="2138400"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33065EFF-45D9-5339-1C73-04CFE56E5C5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10620000" y="3711600"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Graphic 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4BC0205-C663-B4F8-BA18-F0243B11233F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="5284800"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Graphic 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BEECC6F-3470-B46D-CBFF-0B6A05A4B94C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9046800" y="5284800"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Afbeelding 17" descr="Afbeelding met Graphics, Lettertype, logo, symbool&#10;&#10;Automatisch gegenereerde beschrijving">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421B7722-FC8E-E52F-7423-067C048E5BAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14" cstate="email">
+          <a:blip r:embed="rId8" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10622497" y="690745"/>
             <a:ext cx="1571503" cy="1333310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2731452824"/>
       </p:ext>
@@ -27814,267 +27267,267 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Graphic 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73C01B6-2934-F042-864B-21456AECD082}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="-1008000"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CE40497-CD50-8035-FEE2-0898EE3CC886}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="565200"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B86778D7-7B0F-8298-6D31-7B4BA1A2BACF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="2138400"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE9721A7-9FF0-1E8F-5B0F-D9419E54D91F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10620000" y="3711600"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB6A8385-FE58-3DD2-8CE3-D432826DD159}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10620000" y="5284800"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D359B92-EE94-56E1-6C06-E24119482411}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9046800" y="5284800"/>
             <a:ext cx="1573200" cy="1573200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Afbeelding 12" descr="Afbeelding met Graphics, Lettertype, logo, symbool&#10;&#10;Automatisch gegenereerde beschrijving">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D569404D-5CCB-5265-7999-2208C776806D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14" cstate="email">
+          <a:blip r:embed="rId8" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10622497" y="690745"/>
             <a:ext cx="1571503" cy="1333310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1312631171"/>
       </p:ext>
@@ -28120,54 +27573,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04BB703D-C6EE-F092-4735-E9CD9CF2E70A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4089866" y="2745000"/>
             <a:ext cx="4010661" cy="1367443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="929653888"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -28202,54 +27655,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D53F322-2928-CD1D-38BB-C67314833148}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="761450" y="761400"/>
             <a:ext cx="2955792" cy="1007784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80D0E60D-5EB7-C86E-3080-814A1258D4AE}"/>
               </a:ext>
             </a:extLst>
@@ -28366,126 +27819,126 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klikken om de ondertitelstijl van het model te bewerken</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42570A3-57C4-445F-53B6-DD3248A42EBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8053200" y="5202000"/>
             <a:ext cx="1656000" cy="1656000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Graphic 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0498C3A9-B7F7-6943-0B55-0DDD793F1648}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8053200" y="3546000"/>
             <a:ext cx="1656000" cy="1656000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Graphic 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50643BCF-E83D-4099-A45E-94D0FF642D15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8053200" y="1890000"/>
             <a:ext cx="1656000" cy="1656000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rechthoek 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F53446-542A-144E-56BE-2511C70975E3}"/>
               </a:ext>
             </a:extLst>
@@ -28526,90 +27979,90 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="nl-BE" sz="900"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28942F0D-B19F-5B98-3CA3-7A1FFB8F626B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="8881200" y="1062000"/>
             <a:ext cx="1656000" cy="1656000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Graphic 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E63FED4F-7221-B754-1718-4D49F4CB8355}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10536000" y="1062000"/>
             <a:ext cx="1656000" cy="1656000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818312129"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -28813,100 +28266,100 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor afbeelding 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A2B41D-A900-BB2D-3E38-1A9251AFE7A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8762779" y="1712901"/>
             <a:ext cx="3429223" cy="3429000"/>
           </a:xfrm>
           <a:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Graphic 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC46384A-E005-E31F-D740-458D237A3C98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7045579" y="5137603"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ondertitel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB9A79CA-2FDE-7BDE-8930-B18EFB17A80E}"/>
               </a:ext>
             </a:extLst>
@@ -29029,51 +28482,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F1F5DD0-C6E9-C2FA-3C30-16437432E8A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2211700568"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
@@ -29265,54 +28718,54 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor afbeelding 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396B2290-1E39-C947-F3A8-4B056DA09C9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8762716" y="1713263"/>
             <a:ext cx="3429223" cy="3429000"/>
           </a:xfrm>
           <a:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914355" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="114000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -29330,54 +28783,54 @@
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FFFE778-196E-A461-7090-C85F2FB8669D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7045516" y="5142263"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14E71EF7-7EA9-21C2-80C6-CFE0D222AF28}"/>
               </a:ext>
             </a:extLst>
@@ -29500,51 +28953,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{802D325E-EA69-CA53-5935-5AB105E6D5CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1700374600"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
@@ -29627,100 +29080,100 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tijdelijke aanduiding voor afbeelding 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E05C1E94-70BA-BA1B-A698-24934C5EC02B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8762777" y="1719683"/>
             <a:ext cx="3429223" cy="3429000"/>
           </a:xfrm>
           <a:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="nl-NL"/>
               <a:t>Klik op het pictogram als u een afbeelding wilt toevoegen</a:t>
             </a:r>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Graphic 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C83A89EC-95E2-429C-9819-B7A14F99A77F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7045384" y="5148683"/>
             <a:ext cx="1717200" cy="1717200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14E71EF7-7EA9-21C2-80C6-CFE0D222AF28}"/>
               </a:ext>
             </a:extLst>
@@ -29845,51 +29298,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor voettekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A83DA54-52EC-6557-E0DD-DC9D2F3244AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1880732618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
@@ -29990,51 +29443,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356351"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
                 <a:latin typeface="Flanders Art Sans Condensed" panose="00000506000000000000" pitchFamily="50" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7ED1649C-F388-3F46-A60C-0AF6BF34E8D4}" type="slidenum">
               <a:rPr lang="nl-BE" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹nr.›</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="nl-BE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tijdelijke aanduiding voor tekst 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46B121D2-F78B-5B83-8F45-9B6D9D1A027E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838255" y="1825625"/>
             <a:ext cx="10515491" cy="4351338"/>
@@ -30450,178 +29903,184 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media3.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media3.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media4.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media4.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media5.mp4"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media5.mp4"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media6.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media6.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media7.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media7.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp4"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.g-o.be/agenda/?p=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.g-o.be/themas/digitaal/go-studio" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rise.articulate.com/share/fB4gf6_FNZW1muw8YvOoFTyBYUomcV5j" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.g-o.be/themas/digitaal/go-studio/veelgestelde-vragen/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.g-o.be/themas/digitaal/go-studio/aan-de-slag-met-go-studio-als-scholengroep/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.g-o.be/themas/digitaal/go-studio/aan-de-slag-met-go-studio-als-school/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studio@g-o.be" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout53.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout53.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{401538EE-0330-65EA-CBC7-845C6E7EC2A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="486835" y="4017805"/>
             <a:ext cx="5609165" cy="2246443"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="113999"/>
+              </a:lnSpc>
+            </a:pPr>
             <a:r>
               <a:rPr lang="nl-BE" sz="4800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Naar een optimale digitale leeromgeving met GO! studio</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Tijdelijke aanduiding voor afbeelding 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9185BA89-A731-031C-0105-C49315899510}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -33097,171 +32556,171 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>! studio?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tijdelijke aanduiding voor tekst 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AC4BEFC-3F31-2900-D4E3-DD9F52775AB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:blipFill dpi="0" rotWithShape="1">
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="108000" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-BE" dirty="0">
+                <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Tijdelijke aanduiding voor tekst 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{335DBBC0-02B2-AFDF-A79B-76E0F9D1E7D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="25"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1773281" y="3917622"/>
+            <a:ext cx="6198705" cy="936000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="nl-BE" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Wat kan je allemaal doen in GO! studio?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor tekst 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E87B06-AB6C-F2C8-17D9-BE4D522FD082}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="nl-BE" dirty="0">
                 <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>3</a:t>
-[...69 lines deleted...]
-              </a:rPr>
               <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="44" name="Afbeelding 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2354C340-A906-F75A-0006-CC88CFBC0A58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="43183" r="15805"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7971986" y="0"/>
             <a:ext cx="4220013" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1087061536"/>
       </p:ext>
     </p:extLst>
@@ -34978,107 +34437,107 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="14" name="Tekstvak 13">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF443348-6923-EDA6-F0CF-C845175621D7}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6957473" y="5099990"/>
               <a:ext cx="2559573" cy="461665"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
-                <a:gd name="connsiteX0" fmla="*/ 0 w 2559573"/>
-[...20 lines deleted...]
-                <a:gd name="connsiteY10" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX0" fmla="*/ 0 w 2559573"/>
+                <a:gd name="csY0" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX1" fmla="*/ 588702 w 2559573"/>
+                <a:gd name="csY1" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX2" fmla="*/ 1151808 w 2559573"/>
+                <a:gd name="csY2" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX3" fmla="*/ 1842893 w 2559573"/>
+                <a:gd name="csY3" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX4" fmla="*/ 2559573 w 2559573"/>
+                <a:gd name="csY4" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX5" fmla="*/ 2559573 w 2559573"/>
+                <a:gd name="csY5" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX6" fmla="*/ 1919680 w 2559573"/>
+                <a:gd name="csY6" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX7" fmla="*/ 1254191 w 2559573"/>
+                <a:gd name="csY7" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX8" fmla="*/ 588702 w 2559573"/>
+                <a:gd name="csY8" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX9" fmla="*/ 0 w 2559573"/>
+                <a:gd name="csY9" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX10" fmla="*/ 0 w 2559573"/>
+                <a:gd name="csY10" fmla="*/ 0 h 461665"/>
               </a:gdLst>
               <a:ahLst/>
               <a:cxnLst>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                  <a:pos x="csX0" y="csY0"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                  <a:pos x="csX1" y="csY1"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                  <a:pos x="csX2" y="csY2"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                  <a:pos x="csX3" y="csY3"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                  <a:pos x="csX4" y="csY4"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                  <a:pos x="csX5" y="csY5"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX6" y="connsiteY6"/>
+                  <a:pos x="csX6" y="csY6"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX7" y="connsiteY7"/>
+                  <a:pos x="csX7" y="csY7"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX8" y="connsiteY8"/>
+                  <a:pos x="csX8" y="csY8"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX9" y="connsiteY9"/>
+                  <a:pos x="csX9" y="csY9"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX10" y="connsiteY10"/>
+                  <a:pos x="csX10" y="csY10"/>
                 </a:cxn>
               </a:cxnLst>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2559573" h="461665" extrusionOk="0">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="250351" y="12836"/>
                     <a:pt x="297909" y="16722"/>
                     <a:pt x="588702" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="879495" y="-16722"/>
                     <a:pt x="952643" y="16535"/>
                     <a:pt x="1151808" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1350973" y="-16535"/>
                     <a:pt x="1592813" y="-17992"/>
                     <a:pt x="1842893" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2092973" y="17992"/>
@@ -35212,77 +34671,77 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="Tekstvak 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35630D2D-9EBD-E038-4AD5-364EB240404E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2226172" y="5099990"/>
               <a:ext cx="2417191" cy="461665"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
-                <a:gd name="connsiteX0" fmla="*/ 0 w 2417191"/>
-[...8 lines deleted...]
-                <a:gd name="connsiteY4" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX0" fmla="*/ 0 w 2417191"/>
+                <a:gd name="csY0" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX1" fmla="*/ 2417191 w 2417191"/>
+                <a:gd name="csY1" fmla="*/ 0 h 461665"/>
+                <a:gd name="csX2" fmla="*/ 2417191 w 2417191"/>
+                <a:gd name="csY2" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX3" fmla="*/ 0 w 2417191"/>
+                <a:gd name="csY3" fmla="*/ 461665 h 461665"/>
+                <a:gd name="csX4" fmla="*/ 0 w 2417191"/>
+                <a:gd name="csY4" fmla="*/ 0 h 461665"/>
               </a:gdLst>
               <a:ahLst/>
               <a:cxnLst>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                  <a:pos x="csX0" y="csY0"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                  <a:pos x="csX1" y="csY1"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                  <a:pos x="csX2" y="csY2"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                  <a:pos x="csX3" y="csY3"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                  <a:pos x="csX4" y="csY4"/>
                 </a:cxn>
               </a:cxnLst>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2417191" h="461665" extrusionOk="0">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="784078" y="135372"/>
                     <a:pt x="2001815" y="-144885"/>
                     <a:pt x="2417191" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2380048" y="112452"/>
                     <a:pt x="2441223" y="277170"/>
                     <a:pt x="2417191" y="461665"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1945997" y="600783"/>
                     <a:pt x="506773" y="456846"/>
                     <a:pt x="0" y="461665"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="5067" y="258356"/>
@@ -36425,52 +35884,213 @@
     </a:hlink>
     <a:folHlink>
       <a:srgbClr val="954F72"/>
     </a:folHlink>
   </a:clrScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="6cf31070f0c65a1d4285a7b1a20148c1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70d905a3a207ce35ac5dfb888c184801" ns1:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-28375</_dlc_DocId>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>16</Value>
+      <Value>115</Value>
+      <Value>114</Value>
+      <Value>111</Value>
+      <Value>97</Value>
+      <Value>1</Value>
+      <Value>56</Value>
+      <Value>20</Value>
+      <Value>19</Value>
+      <Value>18</Value>
+      <Value>51</Value>
+    </TaxCatchAll>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-28375</Url>
+      <Description>GOPRO-1830562155-28375</Description>
+    </_dlc_DocIdUrl>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2214d877-6387-4228-804b-908fde3d3bec</TermId>
+        </TermInfo>
+      </Terms>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Basisonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">87d9c191-7b07-4551-813d-0ac374cd31d8</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Buitengewoon basisonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5364dd91-2648-4c46-9c84-38e9917ad097</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Secundair onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5a6d7bf7-2954-423b-a455-adc87e5ebd86</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Buitengewoon secundair onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">97b163f3-e4b3-444d-980a-2329f41c9e6d</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Buitengewoon onderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1022ddfe-6582-4a6f-9cb9-5157eaaa0b5c</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Volwassenenonderwijs</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3f9a9161-edbf-4ce0-a3d7-4fae92bc5d09</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">GO! centrale diensten</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0aacc4d3-350a-48d9-9650-4758c1405f3b</TermId>
+        </TermInfo>
+      </Terms>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025-2026</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5c3faff1-63c3-480b-8288-e78bf7444944</TermId>
+        </TermInfo>
+      </Terms>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Digitaal</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a57b5106-3c1e-46be-8aa4-209404da8c6e</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -36760,295 +36380,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93E63347-B768-47FE-AE96-419002796A0C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE8A0B7-6F1F-4B8A-BFC6-63C05A7FF17B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B59D771A-77EC-4F2C-A6D1-8ACD0525198C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B59D771A-77EC-4F2C-A6D1-8ACD0525198C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE8A0B7-6F1F-4B8A-BFC6-63C05A7FF17B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1466E6C-2DFF-46E4-9EED-EDC0FBF46F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
+    <ds:schemaRef ds:uri="90099885-9432-4caf-9870-10dd17e557ce"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1466E6C-2DFF-46E4-9EED-EDC0FBF46F25}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A45A2BC0-38DB-4781-B826-78F57F734978}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
+    <ds:schemaRef ds:uri="90099885-9432-4caf-9870-10dd17e557ce"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{49c3d703-3579-47bf-a888-7c913fbdced9}" enabled="0" method="" siteId="{49c3d703-3579-47bf-a888-7c913fbdced9}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>2807</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Breedbeeld</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>122</Paragraphs>
   <Slides>20</Slides>
   <Notes>19</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>7</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Gebruikte lettertypen</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Thema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Diatitels</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>Wingdings 2</vt:lpstr>
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>GO! Presentatie</vt:lpstr>
       <vt:lpstr>Naar een optimale digitale leeromgeving met GO! studio</vt:lpstr>
       <vt:lpstr>Inhoud</vt:lpstr>
       <vt:lpstr>Wat is</vt:lpstr>
       <vt:lpstr>Wat is GO! studio?</vt:lpstr>
       <vt:lpstr>Doelstellingen van GO! studio</vt:lpstr>
       <vt:lpstr>Doelstellingen van GO! studio</vt:lpstr>
       <vt:lpstr>Wat kan je allemaal doen in GO! studio?</vt:lpstr>
       <vt:lpstr>Zoek leermiddelen en tools die passen bij jouw school- en klaspraktijk</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentatie</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint-presentatie</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Geef vorm aan je ICT beleid met GO! studio</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentatie</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint-presentatie</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Aan de slag met GO! studio</vt:lpstr>
       <vt:lpstr>Timing uitrol GO! studio</vt:lpstr>
       <vt:lpstr>Meer informatie &amp; ondersteuning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeenschaps Onderwijs </Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-presentatie: Naar een optimale digitale leeromgeving met GO! studio</dc:title>
   <dc:creator>Nina Steenberghs</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>