--- v0 (2026-05-19)
+++ v1 (2026-09-21)
@@ -47606,52 +47606,52 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="6cf31070f0c65a1d4285a7b1a20148c1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70d905a3a207ce35ac5dfb888c184801" ns1:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -47962,51 +47962,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{927976CA-559F-4457-AF94-C1A5C381C060}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4067BF24-32D4-49C0-92A3-12E59B9F341A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20983676-A065-495C-9C41-CEA9016986C8}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BDBCB8E-EA0E-4221-AEF0-1831440D9B63}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3AEC9EC-5C0B-42F6-B24A-BB9064BE1222}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4042D09B-7B77-45BA-9954-7F1AA585E66B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>546A389F.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>49</Pages>
   <Words>15599</Words>
   <Characters>85796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>714</Lines>
   <Paragraphs>202</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>