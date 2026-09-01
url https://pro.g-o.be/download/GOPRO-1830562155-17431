--- v0 (2026-05-22)
+++ v1 (2026-09-01)
@@ -1,3988 +1,2646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0DE6AFD1" w14:textId="77777777" w:rsidR="00384B8E" w:rsidRDefault="00384B8E" w:rsidP="00384B8E">
-[...40 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="6657"/>
+        <w:gridCol w:w="1997"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384B8E" w14:paraId="27F4EFF4" w14:textId="77777777" w:rsidTr="00DA1C79">
+      <w:tr w:rsidR="00843C06" w14:paraId="509699FC" w14:textId="77777777" w:rsidTr="00F772B6">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="851"/>
+          <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C3004A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D82396" w14:textId="77777777" w:rsidR="00384B8E" w:rsidRDefault="00384B8E" w:rsidP="00384B8E">
+          <w:p w14:paraId="604FD67A" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
+              <w:ind w:left="-120" w:hanging="142"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Veiligheidsinstructiekaart a12</w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="71E3F0B7" w14:textId="6D616A79" w:rsidR="00843C06" w:rsidRDefault="00D84D6E">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
-                <w:lang w:val="nl-NL"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
-              <w:alias w:val="Noteer naam arbeidsmiddel"/>
-[...27 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Wa</w:t>
+            </w:r>
+            <w:r w:rsidR="00B959FB">
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>terkoker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA1C79" w14:paraId="29151953" w14:textId="77777777" w:rsidTr="00DA1C79">
+      <w:tr w:rsidR="00843C06" w14:paraId="6E62A97C" w14:textId="77777777" w:rsidTr="00A671AF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA62CB1" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRPr="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="3C9E3BFA" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Merk: </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6FC116" w14:textId="2925FB8B" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E6FA17" w14:textId="26B9E547" w:rsidR="00DA1C79" w:rsidRDefault="00596F72" w:rsidP="00DA1C79">
+          <w:p w14:paraId="634F259B" w14:textId="56BAD7B8" w:rsidR="00843C06" w:rsidRDefault="009F0DAA" w:rsidP="00461988">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rStyle w:val="VoettekstChar"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="056EBD6A" wp14:editId="3E8C482E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58F2952B" wp14:editId="6D517EF7">
                   <wp:extent cx="975360" cy="1298575"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Afbeelding 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="975360" cy="1298575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA1C79" w14:paraId="0A216489" w14:textId="77777777" w:rsidTr="00DA1C79">
+      <w:tr w:rsidR="00843C06" w14:paraId="2713BC94" w14:textId="77777777" w:rsidTr="00A671AF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29795E3E" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRPr="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="5A0CF5C1" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3CC2C2" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08038567" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="3C08578E" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA1C79" w14:paraId="73989902" w14:textId="77777777" w:rsidTr="00DA1C79">
+      <w:tr w:rsidR="00A64120" w14:paraId="01A2AD6E" w14:textId="77777777" w:rsidTr="00A671AF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1AA460" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRPr="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="3B363303" w14:textId="7440E6E4" w:rsidR="00A64120" w:rsidRDefault="00A64120">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Serienummer</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Afdeling:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294FCB3D" w14:textId="77777777" w:rsidR="00A64120" w:rsidRDefault="00A64120">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49022D81" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="7534B222" w14:textId="77777777" w:rsidR="00A64120" w:rsidRDefault="00A64120">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA1C79" w14:paraId="785D44C7" w14:textId="77777777" w:rsidTr="00DA1C79">
+      <w:tr w:rsidR="00A64120" w14:paraId="131324FD" w14:textId="77777777" w:rsidTr="00A671AF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4032D830" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRPr="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="58E3F7CD" w14:textId="42A66412" w:rsidR="00A64120" w:rsidRDefault="00A64120">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Zwaar"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Afdeling</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Lokaal/locatie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="6657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0567C0D4" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="3CA65F12" w14:textId="77777777" w:rsidR="00A64120" w:rsidRDefault="00A64120">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...88 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E4E70F" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00384B8E">
+          <w:p w14:paraId="559A148C" w14:textId="77777777" w:rsidR="00A64120" w:rsidRDefault="00A64120">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-[...1 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CEB0676" w14:textId="77777777" w:rsidR="00384B8E" w:rsidRDefault="00384B8E" w:rsidP="00384B8E">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="547D9D3E" w14:textId="77777777" w:rsidR="00843C06" w:rsidRPr="00315810" w:rsidRDefault="00843C06" w:rsidP="007A6027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3108"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.w1qtgwud9rgg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-621"/>
+        <w:tblW w:w="10343" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10206"/>
+        <w:gridCol w:w="10343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA1C79" w14:paraId="18749F5A" w14:textId="77777777" w:rsidTr="00DA1C79">
+      <w:tr w:rsidR="004B71B1" w14:paraId="735D2B10" w14:textId="1A3067DD" w:rsidTr="00B31656">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
           </w:tcPr>
-          <w:p w14:paraId="2F638867" w14:textId="77777777" w:rsidR="00DA1C79" w:rsidRDefault="00DA1C79" w:rsidP="00E42DD6">
+          <w:p w14:paraId="4E0D55F0" w14:textId="4A7D5A4F" w:rsidR="004B71B1" w:rsidRDefault="004B71B1" w:rsidP="00B31656">
             <w:pPr>
               <w:pStyle w:val="Kop2"/>
               <w:ind w:left="720"/>
-              <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>Toepasselijke pictogrammen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00596F72" w14:paraId="24356541" w14:textId="77777777" w:rsidTr="006E1513">
+      <w:tr w:rsidR="00452580" w14:paraId="7932AFEA" w14:textId="40CA079D" w:rsidTr="00B31656">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1418"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1077"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D93A532" w14:textId="03F38FD1" w:rsidR="00596F72" w:rsidRDefault="00596F72" w:rsidP="00596F72">
+          <w:p w14:paraId="2F607B71" w14:textId="422FD2F3" w:rsidR="00452580" w:rsidRDefault="00452580" w:rsidP="00452580">
             <w:pPr>
               <w:pStyle w:val="Kop5"/>
-              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031677B">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31E0F9FA" wp14:editId="1EE2B660">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FBC7ED5" wp14:editId="001D5D08">
                   <wp:extent cx="800100" cy="742950"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="4" name="Afbeelding 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Afbeelding 30"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="800100" cy="742950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00596F72" w14:paraId="10EEDE36" w14:textId="77777777" w:rsidTr="002018F2">
+      <w:tr w:rsidR="00452580" w14:paraId="40F1C308" w14:textId="7E7A23EE" w:rsidTr="00B31656">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1418"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB871B3" w14:textId="7A7B5072" w:rsidR="00596F72" w:rsidRDefault="00596F72" w:rsidP="00596F72">
+          <w:p w14:paraId="11732124" w14:textId="4DCD88D2" w:rsidR="00452580" w:rsidRPr="00452580" w:rsidRDefault="00452580" w:rsidP="00452580">
             <w:pPr>
               <w:pStyle w:val="Kop5"/>
-              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0031677B">
+            <w:r w:rsidRPr="00452580">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Handleiding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36CF6C99" w14:textId="77777777" w:rsidR="00E42DD6" w:rsidRDefault="00E42DD6" w:rsidP="00E42DD6">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B001F" w14:paraId="059A3F48" w14:textId="77777777" w:rsidTr="00337138">
+      <w:tr w:rsidR="00843C06" w14:paraId="52E27C29" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:tcW w:w="10356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C3004A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
           </w:tcPr>
-          <w:p w14:paraId="4E85FF26" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="59209AE0" w14:textId="1DDB2DAF" w:rsidR="00843C06" w:rsidRDefault="00AF5A1F">
             <w:pPr>
               <w:pStyle w:val="Kop2"/>
               <w:ind w:left="720"/>
-              <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
-              <w:t>Voorkomingsmaatregelen</w:t>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB49DA">
+              <w:t>oorkomingsmaatregelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B001F" w14:paraId="70CD99D6" w14:textId="77777777" w:rsidTr="002B001F">
+      <w:tr w:rsidR="00843C06" w14:paraId="206730EA" w14:textId="77777777" w:rsidTr="00493109">
         <w:trPr>
-          <w:trHeight w:val="851"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097A64E8" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="55C2033D" w14:textId="407CDA54" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
               <w:pStyle w:val="Kop3"/>
-              <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Algemene </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>veiligheids-voorschriften</w:t>
+              <w:t>veiligheids</w:t>
+            </w:r>
+            <w:r w:rsidR="00956F40">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>voorschriften</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...106 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="346B3AE2" w14:textId="5AB2FBB8" w:rsidR="00980E05" w:rsidRDefault="003406A3" w:rsidP="00980E05">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB46FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lees </w:t>
+            </w:r>
+            <w:r w:rsidR="00980E05">
+              <w:t>aandachtig de handleiding en volg de door de leverancier aanbevolen veiligheids- en onderhoudsrichtlijnen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BED1BD" w14:textId="77777777" w:rsidR="00980E05" w:rsidRDefault="00980E05" w:rsidP="00980E05">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>De handleiding en veiligheidsinstructiekaart vormen steeds één geheel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03220CBB" w14:textId="7FC473AB" w:rsidR="00980E05" w:rsidRDefault="00980E05" w:rsidP="00980E05">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Voor ieder gebruik de machine controleren op mogelijke zichtbare gebreken. Bij twijfel het toestel niet opstarten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4EA1D5" w14:textId="78D29017" w:rsidR="00980E05" w:rsidRDefault="00980E05" w:rsidP="00980E05">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Zorg dat het elektrisch snoer zich niet in de werkzone bevindt en geen bijkomende</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>risico’s oplevert.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AC6337" w14:textId="5DB89C54" w:rsidR="00843C06" w:rsidRPr="00046746" w:rsidRDefault="00980E05" w:rsidP="00980E05">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Zorg voor voldoende verlichting.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A938A53" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="43EC148C" w14:textId="77777777" w:rsidR="00517CD7" w:rsidRDefault="00517CD7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B001F" w14:paraId="29594AC3" w14:textId="77777777" w:rsidTr="00337138">
+      <w:tr w:rsidR="00D0587E" w14:paraId="6033D0D2" w14:textId="77777777" w:rsidTr="00116D83">
         <w:trPr>
-          <w:trHeight w:val="851"/>
+          <w:trHeight w:val="113"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="292E5511" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="5C4C31A5" w14:textId="69E846EA" w:rsidR="00D0587E" w:rsidRDefault="00D0587E" w:rsidP="00611801">
             <w:pPr>
               <w:pStyle w:val="Kop3"/>
-              <w:outlineLvl w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Transport</w:t>
+              <w:t xml:space="preserve">Transport </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...70 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54466F02" w14:textId="57EFDF06" w:rsidR="00B67AF4" w:rsidRDefault="00B67AF4" w:rsidP="00B67AF4">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r>
+              <w:t>het apparaat los te koppelen, trek de stekker uit, trek niet aan het snoer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1D91EB" w14:textId="77777777" w:rsidR="00B67AF4" w:rsidRDefault="00B67AF4" w:rsidP="00B67AF4">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Schakel het arbeidsmiddel uit door de schakelaar uit te zetten en de stekker uit te trekken.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6273B751" w14:textId="77777777" w:rsidR="00B67AF4" w:rsidRDefault="00B67AF4" w:rsidP="00B67AF4">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Trek niet aan het snoer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B86DF5D" w14:textId="30BCD36F" w:rsidR="00D0587E" w:rsidRPr="005030FD" w:rsidRDefault="00B67AF4" w:rsidP="00B67AF4">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Plaats het toestel op een vlakke ondergrond.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6195E996" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="7CCCEA79" w14:textId="77777777" w:rsidR="00D0587E" w:rsidRDefault="00D0587E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B001F" w14:paraId="508E94FD" w14:textId="77777777" w:rsidTr="00337138">
+      <w:tr w:rsidR="00843C06" w14:paraId="1750CA44" w14:textId="77777777" w:rsidTr="00116D83">
         <w:trPr>
-          <w:trHeight w:val="851"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2F1C06" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="3DD8D51F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00CA1661">
             <w:pPr>
               <w:pStyle w:val="Kop3"/>
-              <w:outlineLvl w:val="2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Vóór het gebruik</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...58 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E68C26B" w14:textId="77777777" w:rsidR="003D71A1" w:rsidRDefault="004D58CD" w:rsidP="003D71A1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Controleer </w:t>
+            </w:r>
+            <w:r w:rsidR="003D71A1">
+              <w:t>de toestand van het apparaat en de elektrische aansluiting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F7701E" w14:textId="77777777" w:rsidR="003D71A1" w:rsidRDefault="003D71A1" w:rsidP="003D71A1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Dompel het apparaat of het voetstuk nooit in water of een andere vloeistof.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE8BABD" w14:textId="760D9092" w:rsidR="00843C06" w:rsidRPr="004D58CD" w:rsidRDefault="003D71A1" w:rsidP="003D71A1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Zorg er voor het met MAX aangeduide waterniveau niet te overschrijden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08F69025" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="116C51DF" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B001F" w14:paraId="71AEF922" w14:textId="77777777" w:rsidTr="00337138">
+      <w:tr w:rsidR="00843C06" w14:paraId="76F65AD4" w14:textId="77777777" w:rsidTr="0012385A">
         <w:trPr>
-          <w:trHeight w:val="851"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760493EF" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="038D9036" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
               <w:pStyle w:val="Kop3"/>
-              <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Tijdens het gebruik</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...94 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC3760D" w14:textId="6BB7837A" w:rsidR="0052242B" w:rsidRDefault="0052242B" w:rsidP="0052242B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Laat </w:t>
+            </w:r>
+            <w:r>
+              <w:t>het apparaat nooit alleen achter tijdens het gebruik.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4794BA72" w14:textId="77777777" w:rsidR="0052242B" w:rsidRDefault="0052242B" w:rsidP="0052242B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Verplaats het apparaat nooit tijdens het gebruik.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC18C92" w14:textId="77777777" w:rsidR="0052242B" w:rsidRDefault="0052242B" w:rsidP="0052242B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Zorg voor een stabiele werkhouding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3A78C2" w14:textId="77777777" w:rsidR="0052242B" w:rsidRDefault="0052242B" w:rsidP="0052242B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Warme delen niet aanraken, gebruik enkel het handvat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71377B65" w14:textId="77777777" w:rsidR="0052242B" w:rsidRDefault="0052242B" w:rsidP="0052242B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Er kan hete stoom uit de schenktuit komen wanneer het apparaat in werking is.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B77B00" w14:textId="2895616F" w:rsidR="00843C06" w:rsidRPr="0052242B" w:rsidRDefault="0052242B" w:rsidP="0052242B">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Open het deksel nooit wanneer het apparaat in werking is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60987BA5" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="6407812F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B001F" w14:paraId="278A0EEA" w14:textId="77777777" w:rsidTr="00337138">
+      <w:tr w:rsidR="00843C06" w14:paraId="1E538085" w14:textId="77777777" w:rsidTr="0012385A">
         <w:trPr>
-          <w:trHeight w:val="851"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CC512A" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="0EF3D6E5" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
               <w:pStyle w:val="Kop3"/>
-              <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Na het gebruik</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...78 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7CCF97" w14:textId="08521EE4" w:rsidR="004724C2" w:rsidRDefault="004724C2" w:rsidP="004724C2">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ruim </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de werkpost op.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1534C7C6" w14:textId="77777777" w:rsidR="004724C2" w:rsidRDefault="004724C2" w:rsidP="004724C2">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Laat het apparaat niet aanstaan als het leeg is.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E0AA68" w14:textId="77777777" w:rsidR="004724C2" w:rsidRDefault="004724C2" w:rsidP="004724C2">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Reinig de buitenkant van het apparaat met een vochtige doek, zorg dat er geen vocht in de openingen terecht komt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A86540E" w14:textId="5342B27B" w:rsidR="007359F7" w:rsidRPr="00BA02B5" w:rsidRDefault="004724C2" w:rsidP="004724C2">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Plaats het apparaat niet in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>vaatwas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="766AF06F" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="04762338" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="8505"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B001F" w14:paraId="4B830B61" w14:textId="77777777" w:rsidTr="00337138">
+      <w:tr w:rsidR="00843C06" w14:paraId="2B72DA09" w14:textId="77777777" w:rsidTr="0012385A">
         <w:trPr>
-          <w:trHeight w:val="851"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F96D2D3" w14:textId="77777777" w:rsidR="002B001F" w:rsidRDefault="002B001F" w:rsidP="00337138">
+          <w:p w14:paraId="4331D7F6" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
             <w:pPr>
               <w:pStyle w:val="Kop3"/>
-              <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r>
               <w:t>Onderhoud en herstelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...58 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005E5496" w14:textId="000A8729" w:rsidR="00FE6AF7" w:rsidRDefault="00FE6AF7" w:rsidP="00FE6AF7">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Uitsluitend </w:t>
+            </w:r>
+            <w:r>
+              <w:t>uit te voeren met spanningsloos toestel dat volledig afgekoeld is.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDFA023" w14:textId="77777777" w:rsidR="00FE6AF7" w:rsidRDefault="00FE6AF7" w:rsidP="00FE6AF7">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Register van onderhoud en herstelling bijhouden. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A97C523" w14:textId="6F056891" w:rsidR="00843C06" w:rsidRPr="005B237D" w:rsidRDefault="00FE6AF7" w:rsidP="00FE6AF7">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Herstellingen uitsluitend uit te voeren door een bevoegd persoon via de leverancier.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D585ACE" w14:textId="77777777" w:rsidR="00304562" w:rsidRPr="0080216B" w:rsidRDefault="00304562" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="70234ABB" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-BE"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3552"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00782624" w14:paraId="48E03342" w14:textId="77777777" w:rsidTr="00782624">
+      <w:tr w:rsidR="00843C06" w14:paraId="5E57027E" w14:textId="77777777" w:rsidTr="0012385A">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="10356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C3004A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
           </w:tcPr>
-          <w:p w14:paraId="41A0977B" w14:textId="77777777" w:rsidR="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="14F6E25F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop2"/>
-              <w:outlineLvl w:val="1"/>
+              <w:keepNext w:val="0"/>
               <w:rPr>
-                <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Visum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782624" w14:paraId="72823932" w14:textId="77777777" w:rsidTr="00782624">
+      <w:tr w:rsidR="00843C06" w14:paraId="52C96260" w14:textId="77777777" w:rsidTr="0016321E">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1701"/>
+          <w:trHeight w:val="1417"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1B4231" w14:textId="77777777" w:rsidR="00782624" w:rsidRPr="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="4B078D84" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Hiërarchische lijn</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC73C20" w14:textId="77777777" w:rsidR="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="7BCCD073" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="225A67CD" w14:textId="77777777" w:rsidR="0080216B" w:rsidRPr="0080216B" w:rsidRDefault="0080216B" w:rsidP="000B71D5"/>
+          <w:p w14:paraId="7B65C143" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00FD1A5F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014CE497" w14:textId="77777777" w:rsidR="00782624" w:rsidRPr="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="09B4205A" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Preventieadviseur-arbeidsarts</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>Handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3700C5" w14:textId="77777777" w:rsidR="00782624" w:rsidRPr="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="5E49DDA8" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Preventieadviseur</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>Handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782624" w14:paraId="5981DCAD" w14:textId="77777777" w:rsidTr="00782624">
+      <w:tr w:rsidR="00843C06" w14:paraId="56BC4393" w14:textId="77777777" w:rsidTr="0016321E">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="851"/>
+          <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D91600" w14:textId="77777777" w:rsidR="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="4E2D10F5" w14:textId="70C5FCC3" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00F772B6">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-[...20 lines deleted...]
-          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709D0268" w14:textId="77777777" w:rsidR="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="31F0650A" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-[...20 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6E6108E5" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00FD1A5F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05149813" w14:textId="77777777" w:rsidR="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+          <w:p w14:paraId="1B9F3859" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00FD1A5F">
             <w:pPr>
               <w:pStyle w:val="Kop4"/>
-              <w:outlineLvl w:val="3"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepNext w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00782624">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-[...20 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="46416B40" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00FD1A5F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65FBAC9E" w14:textId="77777777" w:rsidR="00E42DD6" w:rsidRPr="00E42DD6" w:rsidRDefault="00E42DD6" w:rsidP="00E42DD6">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="0F7949A1" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00FD1A5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080216B">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E42DD6" w:rsidRPr="0080216B" w:rsidSect="00304562">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00843C06">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="227" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="566" w:footer="227" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="578B464D" w14:textId="77777777" w:rsidR="002912B7" w:rsidRDefault="002912B7" w:rsidP="00384B8E">
+    <w:p w14:paraId="4D0C391A" w14:textId="77777777" w:rsidR="00555476" w:rsidRDefault="00555476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B2685B5" w14:textId="77777777" w:rsidR="002912B7" w:rsidRDefault="002912B7" w:rsidP="00384B8E">
+    <w:p w14:paraId="78D5DEF2" w14:textId="77777777" w:rsidR="00555476" w:rsidRDefault="00555476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Corbel">
+    <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Quattrocento Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Overlock">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...180 lines deleted...]
-  <w:p w14:paraId="414B709E" w14:textId="77777777" w:rsidR="00782624" w:rsidRDefault="00782624" w:rsidP="00782624">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DF855D4" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5B0172D1" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06"/>
+  <w:p w14:paraId="619E9CBB" w14:textId="79A21F6F" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="392"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>bewaard</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> op </w:t>
+    </w:r>
+    <w:r w:rsidR="00D673F1">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00046D4E">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="005D40B5">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> augustus 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve"> het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4807CFE3" wp14:editId="6EBF1D97">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1702545436" name="image10.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image10.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009D4CD9">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="34DF19CD" wp14:editId="6DED8F55">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-899793</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1702545440" name="image15.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image15.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1CEFA5DA" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="30BA4F99" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="768C6B48" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="351A8B5D" w14:textId="77777777" w:rsidR="002912B7" w:rsidRDefault="002912B7" w:rsidP="00384B8E">
+    <w:p w14:paraId="0B8D846F" w14:textId="77777777" w:rsidR="00555476" w:rsidRDefault="00555476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C431E45" w14:textId="77777777" w:rsidR="002912B7" w:rsidRDefault="002912B7" w:rsidP="00384B8E">
+    <w:p w14:paraId="5A0777DD" w14:textId="77777777" w:rsidR="00555476" w:rsidRDefault="00555476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5940D692" w14:textId="77777777" w:rsidR="00384B8E" w:rsidRPr="00384B8E" w:rsidRDefault="00384B8E" w:rsidP="00384B8E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="528F608F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
-[...4 lines deleted...]
-        <w:lang w:val="nl-NL"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:right="-567"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:highlight w:val="white"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...19 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:b/>
         <w:noProof/>
-        <w:sz w:val="22"/>
-[...468 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:color w:val="C3004A"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CF6D5A9" wp14:editId="546F9C18">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="435CB6C0" wp14:editId="56DBC455">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>4517390</wp:posOffset>
+            <wp:posOffset>5494655</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>330200</wp:posOffset>
+            <wp:posOffset>91440</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2311400" cy="568960"/>
-          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:extent cx="1741531" cy="899160"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Afbeelding 11"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1702545442" name="image16.png"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="GO!_logo_rgb.BMP"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image16.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2311400" cy="568960"/>
+                    <a:ext cx="1741531" cy="899160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A25E339" w14:textId="77777777" w:rsidR="00384B8E" w:rsidRDefault="00384B8E" w:rsidP="00384B8E">
+  <w:p w14:paraId="617834D3" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="single" w:sz="24" w:space="1" w:color="C3004A"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:right="-567"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00384B8E">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Calibri"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Gemeenschappelijke preventiedienst </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5B8F6B8D" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="708"/>
+      <w:rPr>
         <w:color w:val="000000"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-    </w:r>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:lang w:val="nl-NL"/>
+        <w:szCs w:val="22"/>
+        <w:highlight w:val="white"/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038778F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB26B022"/>
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D3A40FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...137 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039D5482"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="984898B6"/>
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4042B668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...127 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="061C0CC1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0CE14ADC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F10AE04"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...85 lines deleted...]
-      <w:lvlText w:val="o"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="072128D2"/>
+    <w:nsid w:val="0E7D0581"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5066D4D6"/>
+    <w:tmpl w:val="D2545E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...81 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077A05EA"/>
+    <w:nsid w:val="0FC062A5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="115E8412"/>
+    <w:tmpl w:val="1DE09502"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...6 lines deleted...]
-        </w:tabs>
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08974B0B"/>
-[...296 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14681E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F77A9FFE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4051,498 +2709,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="167D6057"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63E4A5C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...111 lines deleted...]
-        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FF1E13"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11FE93BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4647,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262B0867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9810128A"/>
     <w:lvl w:ilvl="0" w:tplc="32483CB0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4760,349 +3084,438 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5236A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF207D62"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="354A08C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08130017"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397D3350"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DE00EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="7404579A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="MS Gothic" w:hAnsi="Corbel" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C819D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E3C5E3A"/>
+    <w:lvl w:ilvl="0" w:tplc="4D4AA256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="585"/>
+        </w:tabs>
+        <w:ind w:left="585" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1305"/>
+        </w:tabs>
+        <w:ind w:left="1305" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2025"/>
+        </w:tabs>
+        <w:ind w:left="2025" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2745"/>
+        </w:tabs>
+        <w:ind w:left="2745" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3465"/>
+        </w:tabs>
+        <w:ind w:left="3465" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4185"/>
+        </w:tabs>
+        <w:ind w:left="4185" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4905"/>
+        </w:tabs>
+        <w:ind w:left="4905" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5625"/>
+        </w:tabs>
+        <w:ind w:left="5625" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6345"/>
+        </w:tabs>
+        <w:ind w:left="6345" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307B2D26"/>
-[...296 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466D7970"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04601658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5207,1481 +3620,424 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB65F0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45D0A35C"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579C4A7D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0413001D"/>
+    <w:numStyleLink w:val="Opmaakprofiel1"/>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47677ED2"/>
+    <w:nsid w:val="5F44112A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="13805378"/>
+    <w:tmpl w:val="6BDEC5CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A0619C4"/>
+    <w:nsid w:val="5F5577E6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6562BECE"/>
+    <w:tmpl w:val="0413001D"/>
+    <w:styleLink w:val="Opmaakprofiel1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...80 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2A0790"/>
-[...1130 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68597DA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C14C356A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6786,848 +4142,666 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD13D42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7928982"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...111 lines deleted...]
-        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...447 lines deleted...]
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="1" w16cid:durableId="1004673984">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1082145301">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1176917788">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1784223618">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="313879429">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1437753723">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="602539513">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1799377883">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-[...11 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="9" w16cid:durableId="1830048934">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1749764089">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="578104142">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1477722463">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="23335950">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="14" w16cid:durableId="977959801">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="15" w16cid:durableId="1519659483">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="16" w16cid:durableId="413165988">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17" w16cid:durableId="1002314106">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="18" w16cid:durableId="1551959047">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="19" w16cid:durableId="1299190810">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
-[...11 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="20" w16cid:durableId="225606545">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
-[...11 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="21" w16cid:durableId="196091226">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="22" w16cid:durableId="1640306963">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00403D6F"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00FF2C78"/>
+    <w:rsidRoot w:val="00843C06"/>
+    <w:rsid w:val="000109EE"/>
+    <w:rsid w:val="00012108"/>
+    <w:rsid w:val="0002709F"/>
+    <w:rsid w:val="00027E73"/>
+    <w:rsid w:val="00034A20"/>
+    <w:rsid w:val="000350CF"/>
+    <w:rsid w:val="000417FD"/>
+    <w:rsid w:val="00046746"/>
+    <w:rsid w:val="00046D4E"/>
+    <w:rsid w:val="00060F9F"/>
+    <w:rsid w:val="0008589A"/>
+    <w:rsid w:val="0009724A"/>
+    <w:rsid w:val="000A789F"/>
+    <w:rsid w:val="000B3315"/>
+    <w:rsid w:val="000B7A84"/>
+    <w:rsid w:val="000C3EEB"/>
+    <w:rsid w:val="000C7893"/>
+    <w:rsid w:val="000D6664"/>
+    <w:rsid w:val="000F50BB"/>
+    <w:rsid w:val="001047AA"/>
+    <w:rsid w:val="00116D83"/>
+    <w:rsid w:val="0011780B"/>
+    <w:rsid w:val="00117EE2"/>
+    <w:rsid w:val="0012207B"/>
+    <w:rsid w:val="0012385A"/>
+    <w:rsid w:val="001239EB"/>
+    <w:rsid w:val="00126F0A"/>
+    <w:rsid w:val="00152E71"/>
+    <w:rsid w:val="0016321E"/>
+    <w:rsid w:val="0016780C"/>
+    <w:rsid w:val="001721A9"/>
+    <w:rsid w:val="001C6533"/>
+    <w:rsid w:val="001E7B96"/>
+    <w:rsid w:val="001F1224"/>
+    <w:rsid w:val="00201CF0"/>
+    <w:rsid w:val="00205391"/>
+    <w:rsid w:val="00215B25"/>
+    <w:rsid w:val="00217EF1"/>
+    <w:rsid w:val="0022460C"/>
+    <w:rsid w:val="00224790"/>
+    <w:rsid w:val="00226A19"/>
+    <w:rsid w:val="002303E1"/>
+    <w:rsid w:val="00244480"/>
+    <w:rsid w:val="0025209E"/>
+    <w:rsid w:val="00262DF5"/>
+    <w:rsid w:val="00267481"/>
+    <w:rsid w:val="002725F6"/>
+    <w:rsid w:val="0027578D"/>
+    <w:rsid w:val="00287CEB"/>
+    <w:rsid w:val="00290B8B"/>
+    <w:rsid w:val="002B1A30"/>
+    <w:rsid w:val="002E33BC"/>
+    <w:rsid w:val="002E4CAE"/>
+    <w:rsid w:val="002F6C83"/>
+    <w:rsid w:val="0030668D"/>
+    <w:rsid w:val="00315810"/>
+    <w:rsid w:val="00315F50"/>
+    <w:rsid w:val="003204AD"/>
+    <w:rsid w:val="00321612"/>
+    <w:rsid w:val="00337841"/>
+    <w:rsid w:val="003406A3"/>
+    <w:rsid w:val="00341FF5"/>
+    <w:rsid w:val="00343EBB"/>
+    <w:rsid w:val="003460BF"/>
+    <w:rsid w:val="003474F9"/>
+    <w:rsid w:val="00355796"/>
+    <w:rsid w:val="0036258C"/>
+    <w:rsid w:val="00365864"/>
+    <w:rsid w:val="00377AC4"/>
+    <w:rsid w:val="00381B82"/>
+    <w:rsid w:val="003844A7"/>
+    <w:rsid w:val="0038524B"/>
+    <w:rsid w:val="003A6C6B"/>
+    <w:rsid w:val="003B085C"/>
+    <w:rsid w:val="003C083C"/>
+    <w:rsid w:val="003D48BC"/>
+    <w:rsid w:val="003D5137"/>
+    <w:rsid w:val="003D71A1"/>
+    <w:rsid w:val="003E2443"/>
+    <w:rsid w:val="003E62F2"/>
+    <w:rsid w:val="003E7CB3"/>
+    <w:rsid w:val="003F4D19"/>
+    <w:rsid w:val="00413938"/>
+    <w:rsid w:val="004145E4"/>
+    <w:rsid w:val="00424E64"/>
+    <w:rsid w:val="00430B64"/>
+    <w:rsid w:val="00447EB6"/>
+    <w:rsid w:val="00452580"/>
+    <w:rsid w:val="00454AC0"/>
+    <w:rsid w:val="00461988"/>
+    <w:rsid w:val="00464638"/>
+    <w:rsid w:val="00470080"/>
+    <w:rsid w:val="004724C2"/>
+    <w:rsid w:val="00473193"/>
+    <w:rsid w:val="004749F8"/>
+    <w:rsid w:val="004851DB"/>
+    <w:rsid w:val="00493109"/>
+    <w:rsid w:val="00493B11"/>
+    <w:rsid w:val="004A75F8"/>
+    <w:rsid w:val="004B71B1"/>
+    <w:rsid w:val="004C1DBA"/>
+    <w:rsid w:val="004C2396"/>
+    <w:rsid w:val="004C542D"/>
+    <w:rsid w:val="004D2C46"/>
+    <w:rsid w:val="004D58CD"/>
+    <w:rsid w:val="004E61BC"/>
+    <w:rsid w:val="005018A9"/>
+    <w:rsid w:val="005030FD"/>
+    <w:rsid w:val="0050317B"/>
+    <w:rsid w:val="00510805"/>
+    <w:rsid w:val="00517CD7"/>
+    <w:rsid w:val="0052242B"/>
+    <w:rsid w:val="00526F30"/>
+    <w:rsid w:val="005305DB"/>
+    <w:rsid w:val="005452C1"/>
+    <w:rsid w:val="00550F76"/>
+    <w:rsid w:val="0055165E"/>
+    <w:rsid w:val="00555476"/>
+    <w:rsid w:val="00574F12"/>
+    <w:rsid w:val="005857C6"/>
+    <w:rsid w:val="0059343C"/>
+    <w:rsid w:val="0059370D"/>
+    <w:rsid w:val="005A1EFE"/>
+    <w:rsid w:val="005A459A"/>
+    <w:rsid w:val="005B237D"/>
+    <w:rsid w:val="005C0355"/>
+    <w:rsid w:val="005C50CD"/>
+    <w:rsid w:val="005D40B5"/>
+    <w:rsid w:val="005E42C3"/>
+    <w:rsid w:val="005E5688"/>
+    <w:rsid w:val="006209F2"/>
+    <w:rsid w:val="00627F94"/>
+    <w:rsid w:val="006340C4"/>
+    <w:rsid w:val="00642D38"/>
+    <w:rsid w:val="0065660B"/>
+    <w:rsid w:val="006601FE"/>
+    <w:rsid w:val="0066184C"/>
+    <w:rsid w:val="00662DA0"/>
+    <w:rsid w:val="0066621B"/>
+    <w:rsid w:val="00681AB8"/>
+    <w:rsid w:val="006910D1"/>
+    <w:rsid w:val="0069166B"/>
+    <w:rsid w:val="00691EB2"/>
+    <w:rsid w:val="00692627"/>
+    <w:rsid w:val="006974CC"/>
+    <w:rsid w:val="006A078D"/>
+    <w:rsid w:val="006A0988"/>
+    <w:rsid w:val="006D505F"/>
+    <w:rsid w:val="006D577F"/>
+    <w:rsid w:val="006E1D9E"/>
+    <w:rsid w:val="006E7C02"/>
+    <w:rsid w:val="006F069D"/>
+    <w:rsid w:val="00705227"/>
+    <w:rsid w:val="007107B9"/>
+    <w:rsid w:val="0071720E"/>
+    <w:rsid w:val="00717E5A"/>
+    <w:rsid w:val="00731A71"/>
+    <w:rsid w:val="0073592A"/>
+    <w:rsid w:val="007359F7"/>
+    <w:rsid w:val="00737EE2"/>
+    <w:rsid w:val="00743CB9"/>
+    <w:rsid w:val="0074543C"/>
+    <w:rsid w:val="00762F32"/>
+    <w:rsid w:val="00766CD5"/>
+    <w:rsid w:val="00771039"/>
+    <w:rsid w:val="00780669"/>
+    <w:rsid w:val="00784CC6"/>
+    <w:rsid w:val="007A3853"/>
+    <w:rsid w:val="007A6027"/>
+    <w:rsid w:val="007A784D"/>
+    <w:rsid w:val="007B642B"/>
+    <w:rsid w:val="007B65F7"/>
+    <w:rsid w:val="007C3F83"/>
+    <w:rsid w:val="007D043C"/>
+    <w:rsid w:val="007D2F3D"/>
+    <w:rsid w:val="007E03DE"/>
+    <w:rsid w:val="007E2FA3"/>
+    <w:rsid w:val="008114AB"/>
+    <w:rsid w:val="0081266D"/>
+    <w:rsid w:val="00814F8E"/>
+    <w:rsid w:val="00815316"/>
+    <w:rsid w:val="008228CC"/>
+    <w:rsid w:val="008412EF"/>
+    <w:rsid w:val="00843C06"/>
+    <w:rsid w:val="0085055A"/>
+    <w:rsid w:val="00850841"/>
+    <w:rsid w:val="00853B21"/>
+    <w:rsid w:val="008643C0"/>
+    <w:rsid w:val="008648E3"/>
+    <w:rsid w:val="0087316B"/>
+    <w:rsid w:val="00877034"/>
+    <w:rsid w:val="008914A8"/>
+    <w:rsid w:val="008A0A6E"/>
+    <w:rsid w:val="008D45E0"/>
+    <w:rsid w:val="008D637F"/>
+    <w:rsid w:val="008E03AB"/>
+    <w:rsid w:val="008E0D39"/>
+    <w:rsid w:val="008E7ABB"/>
+    <w:rsid w:val="008F64A5"/>
+    <w:rsid w:val="00902DAE"/>
+    <w:rsid w:val="00926154"/>
+    <w:rsid w:val="009263E7"/>
+    <w:rsid w:val="00956F40"/>
+    <w:rsid w:val="00965552"/>
+    <w:rsid w:val="0097515C"/>
+    <w:rsid w:val="00975C86"/>
+    <w:rsid w:val="00980E05"/>
+    <w:rsid w:val="0098118A"/>
+    <w:rsid w:val="009B2057"/>
+    <w:rsid w:val="009C6BBB"/>
+    <w:rsid w:val="009D4CD9"/>
+    <w:rsid w:val="009D6E70"/>
+    <w:rsid w:val="009F0DAA"/>
+    <w:rsid w:val="00A01C9A"/>
+    <w:rsid w:val="00A17380"/>
+    <w:rsid w:val="00A17704"/>
+    <w:rsid w:val="00A201C4"/>
+    <w:rsid w:val="00A24190"/>
+    <w:rsid w:val="00A26E53"/>
+    <w:rsid w:val="00A335E1"/>
+    <w:rsid w:val="00A41098"/>
+    <w:rsid w:val="00A41903"/>
+    <w:rsid w:val="00A4305E"/>
+    <w:rsid w:val="00A461C5"/>
+    <w:rsid w:val="00A56588"/>
+    <w:rsid w:val="00A64120"/>
+    <w:rsid w:val="00A64397"/>
+    <w:rsid w:val="00A671AF"/>
+    <w:rsid w:val="00A75CA7"/>
+    <w:rsid w:val="00A7799C"/>
+    <w:rsid w:val="00A83B65"/>
+    <w:rsid w:val="00AA32B7"/>
+    <w:rsid w:val="00AC351B"/>
+    <w:rsid w:val="00AD439C"/>
+    <w:rsid w:val="00AE3A96"/>
+    <w:rsid w:val="00AF5A1F"/>
+    <w:rsid w:val="00B06B9E"/>
+    <w:rsid w:val="00B07C05"/>
+    <w:rsid w:val="00B2445C"/>
+    <w:rsid w:val="00B24E80"/>
+    <w:rsid w:val="00B27759"/>
+    <w:rsid w:val="00B31656"/>
+    <w:rsid w:val="00B472C7"/>
+    <w:rsid w:val="00B47FA8"/>
+    <w:rsid w:val="00B6770A"/>
+    <w:rsid w:val="00B67AF4"/>
+    <w:rsid w:val="00B84DD4"/>
+    <w:rsid w:val="00B94462"/>
+    <w:rsid w:val="00B959FB"/>
+    <w:rsid w:val="00BA02B5"/>
+    <w:rsid w:val="00BA2FBC"/>
+    <w:rsid w:val="00BA46BC"/>
+    <w:rsid w:val="00BB50BF"/>
+    <w:rsid w:val="00BB74F9"/>
+    <w:rsid w:val="00BC181F"/>
+    <w:rsid w:val="00BC1C76"/>
+    <w:rsid w:val="00BC5FE5"/>
+    <w:rsid w:val="00BD095D"/>
+    <w:rsid w:val="00BD4628"/>
+    <w:rsid w:val="00C25EF2"/>
+    <w:rsid w:val="00C55254"/>
+    <w:rsid w:val="00C62F7B"/>
+    <w:rsid w:val="00C65AB5"/>
+    <w:rsid w:val="00C900BC"/>
+    <w:rsid w:val="00C969E8"/>
+    <w:rsid w:val="00C96FF5"/>
+    <w:rsid w:val="00C97AED"/>
+    <w:rsid w:val="00CA1661"/>
+    <w:rsid w:val="00CB7EA3"/>
+    <w:rsid w:val="00CC3F82"/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:rsid w:val="00CE6884"/>
+    <w:rsid w:val="00CE7A1D"/>
+    <w:rsid w:val="00CF69FD"/>
+    <w:rsid w:val="00D0221B"/>
+    <w:rsid w:val="00D0587E"/>
+    <w:rsid w:val="00D1139C"/>
+    <w:rsid w:val="00D1381C"/>
+    <w:rsid w:val="00D225F2"/>
+    <w:rsid w:val="00D32F43"/>
+    <w:rsid w:val="00D37A79"/>
+    <w:rsid w:val="00D452CD"/>
+    <w:rsid w:val="00D46F39"/>
+    <w:rsid w:val="00D52BC0"/>
+    <w:rsid w:val="00D673F1"/>
+    <w:rsid w:val="00D701CF"/>
+    <w:rsid w:val="00D84D6E"/>
+    <w:rsid w:val="00D92F67"/>
+    <w:rsid w:val="00D9354D"/>
+    <w:rsid w:val="00D9410A"/>
+    <w:rsid w:val="00DB4386"/>
+    <w:rsid w:val="00DB49DA"/>
+    <w:rsid w:val="00DC04D9"/>
+    <w:rsid w:val="00DD1DA9"/>
+    <w:rsid w:val="00DE4744"/>
+    <w:rsid w:val="00DF144D"/>
+    <w:rsid w:val="00DF7479"/>
+    <w:rsid w:val="00E30908"/>
+    <w:rsid w:val="00E335BD"/>
+    <w:rsid w:val="00E35F11"/>
+    <w:rsid w:val="00E35F37"/>
+    <w:rsid w:val="00E5055D"/>
+    <w:rsid w:val="00E555F1"/>
+    <w:rsid w:val="00E62348"/>
+    <w:rsid w:val="00E8591F"/>
+    <w:rsid w:val="00E87282"/>
+    <w:rsid w:val="00E9243B"/>
+    <w:rsid w:val="00E9493C"/>
+    <w:rsid w:val="00EC4A6C"/>
+    <w:rsid w:val="00ED4498"/>
+    <w:rsid w:val="00EF2C8F"/>
+    <w:rsid w:val="00F04323"/>
+    <w:rsid w:val="00F10062"/>
+    <w:rsid w:val="00F11762"/>
+    <w:rsid w:val="00F12D4E"/>
+    <w:rsid w:val="00F22303"/>
+    <w:rsid w:val="00F2325D"/>
+    <w:rsid w:val="00F26F1F"/>
+    <w:rsid w:val="00F31511"/>
+    <w:rsid w:val="00F3187D"/>
+    <w:rsid w:val="00F36BD1"/>
+    <w:rsid w:val="00F4305F"/>
+    <w:rsid w:val="00F60136"/>
+    <w:rsid w:val="00F61972"/>
+    <w:rsid w:val="00F6484E"/>
+    <w:rsid w:val="00F72A14"/>
+    <w:rsid w:val="00F772B6"/>
+    <w:rsid w:val="00F777CE"/>
+    <w:rsid w:val="00F803C5"/>
+    <w:rsid w:val="00F93964"/>
+    <w:rsid w:val="00F97C6F"/>
+    <w:rsid w:val="00FA2883"/>
+    <w:rsid w:val="00FB03B3"/>
+    <w:rsid w:val="00FB1BBF"/>
+    <w:rsid w:val="00FC63C4"/>
+    <w:rsid w:val="00FD1A5F"/>
+    <w:rsid w:val="00FD7322"/>
+    <w:rsid w:val="00FE08B8"/>
+    <w:rsid w:val="00FE0D54"/>
+    <w:rsid w:val="00FE6AF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79140BC1"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{835C2AB6-A730-49D7-8D3C-68A0C057857E}"/>
+  <w14:docId w14:val="269E9DD3"/>
+  <w15:docId w15:val="{38B97F1A-8A27-4282-BA2B-880BBF543857}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7969,57 +5143,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00782624"/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00384B8E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
@@ -8088,185 +5255,217 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004D295F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00384B8E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:rsid w:val="00384B8E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
+    <w:aliases w:val="GO-Voettekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00384B8E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
+    <w:aliases w:val="GO-Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00384B8E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00384B8E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00384B8E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00384B8E"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00384B8E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...22 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00384B8E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DA1C79"/>
     <w:rPr>
@@ -8340,1628 +5539,291 @@
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D295F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004D295F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00422FC0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00422FC0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Opmaakprofiel1">
+    <w:name w:val="Opmaakprofiel1"/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC67B2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...759 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
-</file>
-[...803 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10231,144 +6093,165 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mifz9rGKcVG2/Shy0gn64Z6J6c/Sw==">CgMxLjAyDmgudzFxdGd3dWQ5cmdnMg5oLmxpM3FiODlyeGlmbDINaC54d2JjN2xzZTNodzIOaC5ndmljaXcxanc3Y3YyDmguMmtnYWt1aHFpenV0Mg5oLmlxM3N5bmZ4MDB6bjIOaC4ybWp3dGVzbTF3MHUyDmguODRxdThreHU1Z3lsMg1oLng4d3FuMHNpNjE2Mg5oLjdtazR6c2E2cDBxbTgAciExSzEzUWdlVnlYUkJvNTJROXcyNDc1aVdZOG1Obl9UX2Y=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Value>27</Value>
       <Value>1</Value>
       <Value>14</Value>
     </TaxCatchAll>
     <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
     <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Alle onderwijsniveaus</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2fe7c676-0ce6-4fab-b265-4b19c15279a5</TermId>
         </TermInfo>
       </Terms>
     </o172414bd89a43df866647d10211954f>
     <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-17431</_dlc_DocId>
     <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
         </TermInfo>
       </Terms>
     </b7138fb3ec4945d1b493fd0417e76ba0>
     <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
     <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
     <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
     <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
     <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </kd5442dc84a74696940d35a8b1c8f311>
     <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </jf7d25e4f253405f956d844861b53c3f>
     <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
-[...1 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
     <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-17431</Url>
       <Description>GOPRO-1830562155-17431</Description>
     </_dlc_DocIdUrl>
     <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
         </TermInfo>
       </Terms>
     </fef4875bd7d04335af313950a580cd9d>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -10438,51 +6321,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -10510,50 +6393,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -10614,192 +6507,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{166533C5-262A-446B-9DCC-A63A07E7DC4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ee8e1d40-80a2-457e-9c03-73afb05854bc"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D3607D6-0B02-4C49-B891-7AEB9468635B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E92B51-A087-410A-8662-9D52A4A93E4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="90099885-9432-4caf-9870-10dd17e557ce"/>
+    <ds:schemaRef ds:uri="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5484435A-5186-4462-8272-8522408938EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E44F611C-BB29-4F0A-A484-945708C8418A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86DC31D1-CC40-461A-9D4A-268971462019}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A995FE9-F029-4C4C-A6E1-256BC1AB47FC}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEB6AC33-10C6-4F36-8734-DAB953788D7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Veiligheidsinstructiekaart A12 - sjabloon (3)</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2057</Characters>
+  <Pages>2</Pages>
+  <Words>317</Words>
+  <Characters>1744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>VIK 2 in1 mobiele puntlasmachine</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2427</CharactersWithSpaces>
+  <CharactersWithSpaces>2057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>VIK Waterkoker</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>VIK 2 in1 mobiele puntlasmachine</dc:title>
+  <dc:creator>Koen Decroubele</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GOProPublicatiestatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GOProPublicatiestatus">
     <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>c862f6e9-d163-400a-b6dd-8cb99484eaee</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GOProOnderwijsniveaus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GOProOnderwijsniveaus">
     <vt:lpwstr>14;#Alle onderwijsniveaus|2fe7c676-0ce6-4fab-b265-4b19c15279a5</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GOProOorsprong">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProThemas">
     <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProJaar">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>