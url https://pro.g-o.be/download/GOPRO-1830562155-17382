--- v0 (2026-05-30)
+++ v1 (2026-08-31)
@@ -1,5712 +1,5402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...604 lines deleted...]
-    </w:sdt>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1950"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3247"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="6515"/>
+        <w:gridCol w:w="2139"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="61D90BC6" wp14:textId="77777777">
+      <w:tr w:rsidR="00843C06" w14:paraId="509699FC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="754" w:hRule="exact"/>
+          <w:trHeight w:val="851"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10417" w:type="dxa"/>
+            <w:tcW w:w="10356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C3004A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="_GoBack" w:displacedByCustomXml="next" w:id="0"/>
-[...16 lines deleted...]
-            <w:sdtEndPr>
+          <w:p w14:paraId="604FD67A" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pStyle w:val="Titel"/>
+              <w:ind w:left="-120" w:hanging="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Veiligheidsinstructiekaart a12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E3F0B7" w14:textId="47C9D089" w:rsidR="001F1E51" w:rsidRPr="001F1E51" w:rsidRDefault="00FE656E" w:rsidP="001F1E51">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-            </w:sdtEndPr>
-[...85 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Pneumatisch n</w:t>
+            </w:r>
+            <w:r w:rsidR="0038521C">
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>agelpistool</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="36A2F395" wp14:textId="77777777">
+      <w:tr w:rsidR="00843C06" w14:paraId="6E62A97C" w14:textId="77777777" w:rsidTr="00ED0B18">
         <w:trPr>
-          <w:trHeight w:val="397" w:hRule="exact"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="3C9E3BFA" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...28 lines deleted...]
-          </w:sdt>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merk: </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="005F03E5" w:rsidRDefault="007B53AB" w14:paraId="5DAB6C7B" wp14:textId="77777777">
+          <w:p w14:paraId="1D6FC116" w14:textId="2925FB8B" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...113 lines deleted...]
-          <w:p w:rsidR="0097683E" w:rsidP="0097683E" w:rsidRDefault="0097683E" w14:paraId="02EB378F" wp14:textId="77777777">
+          <w:p w14:paraId="634F259B" w14:textId="2D9C3FC1" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00591E56">
             <w:pPr>
-              <w:rPr>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="25CD8202" wp14:textId="77777777">
+      <w:tr w:rsidR="00843C06" w14:paraId="2713BC94" w14:textId="77777777" w:rsidTr="00ED0B18">
         <w:trPr>
-          <w:trHeight w:val="397" w:hRule="exact"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="5A0CF5C1" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...28 lines deleted...]
-          </w:sdt>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Type:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00694DD0" w:rsidRDefault="007B53AB" w14:paraId="41C8F396" wp14:textId="77777777">
+          <w:p w14:paraId="3E3CC2C2" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
             <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00677F90" w:rsidRDefault="007B53AB" w14:paraId="72A3D3EC" wp14:textId="77777777">
+          <w:p w14:paraId="3C08578E" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="17A3592E" wp14:textId="77777777">
+      <w:tr w:rsidR="00843C06" w14:paraId="01A2AD6E" w14:textId="77777777" w:rsidTr="00ED0B18">
         <w:trPr>
-          <w:trHeight w:val="397" w:hRule="exact"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="3B363303" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...28 lines deleted...]
-          </w:sdt>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Serienummer:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00694DD0" w:rsidRDefault="007B53AB" w14:paraId="0D0B940D" wp14:textId="77777777">
+          <w:p w14:paraId="294FCB3D" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
             <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00677F90" w:rsidRDefault="007B53AB" w14:paraId="0E27B00A" wp14:textId="77777777">
+          <w:p w14:paraId="7534B222" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="09B5A3B2" wp14:textId="77777777">
+      <w:tr w:rsidR="00843C06" w14:paraId="131324FD" w14:textId="77777777" w:rsidTr="00ED0B18">
         <w:trPr>
-          <w:trHeight w:val="397" w:hRule="exact"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="58E3F7CD" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...28 lines deleted...]
-          </w:sdt>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Afdeling:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00694DD0" w:rsidRDefault="007B53AB" w14:paraId="60061E4C" wp14:textId="77777777">
+          <w:p w14:paraId="3CA65F12" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
             <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00677F90" w:rsidRDefault="007B53AB" w14:paraId="44EAFD9C" wp14:textId="77777777">
+          <w:p w14:paraId="559A148C" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="042744F8" wp14:textId="77777777">
+      <w:tr w:rsidR="00843C06" w14:paraId="58C57659" w14:textId="77777777" w:rsidTr="00ED0B18">
         <w:trPr>
-          <w:trHeight w:val="397" w:hRule="exact"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="607EC77D" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...28 lines deleted...]
-          </w:sdt>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Lokaal/locatie:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00694DD0" w:rsidRDefault="007B53AB" w14:paraId="4B94D5A5" wp14:textId="77777777">
+          <w:p w14:paraId="7AB7EE7B" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
             <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="00677F90" w:rsidRDefault="007B53AB" w14:paraId="3DEEC669" wp14:textId="77777777">
+          <w:p w14:paraId="7D44F059" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:sdt>
-[...747 lines deleted...]
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003E2AED" w:rsidR="00B20C67" w:rsidTr="00B20C67" w14:paraId="3AFD32EA" wp14:textId="77777777">
+      <w:tr w:rsidR="00477002" w14:paraId="02AF7A76" w14:textId="77777777" w:rsidTr="00E140B8">
         <w:trPr>
-          <w:trHeight w:val="421" w:hRule="exact"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10418" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00396948" w:rsidR="00B20C67" w:rsidP="00AA03A3" w:rsidRDefault="00B20C67" w14:paraId="7DCEF9D9" wp14:textId="77777777">
+          <w:p w14:paraId="07882112" w14:textId="77777777" w:rsidR="004E2089" w:rsidRDefault="004E2089" w:rsidP="004E2089">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F97BA1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...21 lines deleted...]
-              <w:t>mag enkel gebruikt worden onder permanent toezicht.</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uitsluitend te gebruiken voor werkzaamheden die bepaald zijn in de gebruikershandleiding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003E2AED" w:rsidR="00B20C67" w:rsidP="00AA03A3" w:rsidRDefault="00B20C67" w14:paraId="45FB0818" wp14:textId="77777777">
+          <w:p w14:paraId="4418B39E" w14:textId="27E4972B" w:rsidR="00477002" w:rsidRPr="004E2089" w:rsidRDefault="004E2089" w:rsidP="004E2089">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F97BA1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...39 lines deleted...]
-              <w:t>ht het toestel nooit op personen</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Deze veiligheidsinstructiekaart is opgemaakt voor werknemers + gelijkgestelden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0043078F" w:rsidR="00B20C67" w:rsidTr="00B20C67" w14:paraId="6DEFECCA" wp14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="547D9D3E" w14:textId="77777777" w:rsidR="00843C06" w:rsidRPr="00315810" w:rsidRDefault="00843C06" w:rsidP="007A6027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3108"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.w1qtgwud9rgg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a0"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-621"/>
+        <w:tblW w:w="10343" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E7F86" w14:paraId="735D2B10" w14:textId="7F72029F" w:rsidTr="0004458C">
         <w:trPr>
-          <w:trHeight w:val="433" w:hRule="exact"/>
+          <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10418" w:type="dxa"/>
+            <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0043078F" w:rsidR="00B20C67" w:rsidP="00AA03A3" w:rsidRDefault="00B20C67" w14:paraId="29DDFB44" wp14:textId="77777777">
+          <w:p w14:paraId="53DB95AE" w14:textId="69A4B4A5" w:rsidR="009E7F86" w:rsidRDefault="009E7F86" w:rsidP="0004458C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Kop2"/>
+              <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:t>mag NIET gebruikt worden op ladders</w:t>
+              <w:t>Toepasselijke pictogrammen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:sdt>
-[...1432 lines deleted...]
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidTr="00B20C67" w14:paraId="7AE615C8" wp14:textId="77777777">
+      <w:tr w:rsidR="0076263F" w14:paraId="7932AFEA" w14:textId="3F8FD61F" w:rsidTr="00B127B0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="413" w:hRule="exact"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10402" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...234 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="584A0CF5" w14:textId="3B00A95E" w:rsidR="0076263F" w:rsidRPr="00F14337" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:pStyle w:val="Kop5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...56 lines deleted...]
-            </w:pPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="236E4421" wp14:editId="373E5F8C">
+                  <wp:extent cx="718457" cy="609978"/>
+                  <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                  <wp:docPr id="165869419" name="Afbeelding 30"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Afbeelding 30"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="718457" cy="609978"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="65859EC0" w14:textId="3C2F0EEB" w:rsidR="0076263F" w:rsidRPr="00F14337" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:pStyle w:val="Kop5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...48 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="745C3239" wp14:editId="0FFFA148">
+                  <wp:extent cx="612000" cy="612000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Afbeelding 25"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Afbeelding 25"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="612000" cy="612000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="2F607B71" w14:textId="58F31D55" w:rsidR="0076263F" w:rsidRPr="00F14337" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:pStyle w:val="Kop5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-          <w:p w:rsidRPr="0049758D" w:rsidR="0034340B" w:rsidP="00694DD0" w:rsidRDefault="0034340B" w14:paraId="1299C43A" wp14:textId="77777777">
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01B920EC" wp14:editId="3630A573">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>288290</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-12065</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="612000" cy="612000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="5" name="Afbeelding 28"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Afbeelding 28"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="612000" cy="612000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED08F4F" w14:textId="78FFB470" w:rsidR="0076263F" w:rsidRPr="00F14337" w:rsidRDefault="0076263F" w:rsidP="0076263F">
             <w:pPr>
+              <w:ind w:right="248"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04BA2A20" wp14:editId="74EEB45C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>248285</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-40005</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="612000" cy="612000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1" name="Afbeelding 26"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Afbeelding 26"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="612000" cy="612000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63421529" w14:textId="437E0AE0" w:rsidR="0076263F" w:rsidRPr="00F14337" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55740EA3" wp14:editId="60626632">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>247015</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>8890</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="611505" cy="611505"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="3" name="Afbeelding 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId16">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="611505" cy="611505"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="0049758D" w:rsidR="0034340B" w:rsidP="00694DD0" w:rsidRDefault="0034340B" w14:paraId="4DDBEF00" wp14:textId="77777777">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076263F" w14:paraId="40F1C308" w14:textId="6E6A64FE" w:rsidTr="0004458C">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2893A509" w14:textId="62C36986" w:rsidR="0076263F" w:rsidRPr="0004458C" w:rsidRDefault="0076263F" w:rsidP="0076263F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lees de handleiding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DBF758" w14:textId="05798C26" w:rsidR="0076263F" w:rsidRPr="0004458C" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:pStyle w:val="Kop5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Geschikte werkkledij</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11732124" w14:textId="2935F154" w:rsidR="0076263F" w:rsidRPr="0004458C" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:pStyle w:val="Kop5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gehoorbescherming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1E18DA" w14:textId="35DAEDC5" w:rsidR="0076263F" w:rsidRPr="0004458C" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Veiligheidsbril met zijkappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A48793" w14:textId="7C7E6D3B" w:rsidR="0076263F" w:rsidRPr="0004458C" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Handschoenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076263F" w14:paraId="4989295E" w14:textId="77777777" w:rsidTr="0004458C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347A0E73" w14:textId="6E37DDF6" w:rsidR="0076263F" w:rsidRPr="00BB01C5" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB01C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OPGELET</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB01C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: mag enkel gebruikt worden onder permanent toezicht.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076263F" w14:paraId="62009336" w14:textId="77777777" w:rsidTr="0004458C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4554D1C7" w14:textId="4987C79A" w:rsidR="0076263F" w:rsidRPr="00BB01C5" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB01C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OPGELET</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB01C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: richt het toestel nooit op personen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076263F" w14:paraId="67946E0A" w14:textId="77777777" w:rsidTr="0004458C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE6BAAE" w14:textId="79014B4A" w:rsidR="0076263F" w:rsidRPr="00BB01C5" w:rsidRDefault="0076263F" w:rsidP="0076263F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB01C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OPGELET</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB01C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: mag NIET gebruikt worden op ladders</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidP="0034340B" w:rsidRDefault="007B53AB" w14:paraId="3461D779" wp14:textId="77777777">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00843C06" w14:paraId="52E27C29" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10356" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
+          </w:tcPr>
+          <w:p w14:paraId="59209AE0" w14:textId="1DDB2DAF" w:rsidR="00843C06" w:rsidRDefault="00AF5A1F" w:rsidP="005F1EEB">
+            <w:pPr>
+              <w:pStyle w:val="Kop2"/>
+              <w:keepNext w:val="0"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB49DA">
+              <w:t>oorkomingsmaatregelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE3DB0" w14:paraId="206730EA" w14:textId="77777777" w:rsidTr="0098123E">
+        <w:trPr>
+          <w:trHeight w:val="2381"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C2033D" w14:textId="0DE81301" w:rsidR="00EE3DB0" w:rsidRDefault="00EE3DB0" w:rsidP="00EE3DB0">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Algemene </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>veiligheids-voorschriften</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C67D80" w14:textId="77777777" w:rsidR="0073605A" w:rsidRPr="00F1147D" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toestel uitsluitend te bedienen door 1 persoon met voldoende </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>opleiding en onder toezicht.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC9693F" w14:textId="77777777" w:rsidR="0073605A" w:rsidRPr="00F1147D" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lees aandachtig de handleiding en volg de door de leverancier aanbevolen veiligheids- en onderhoudsrichtlijnen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D7763E" w14:textId="77777777" w:rsidR="0073605A" w:rsidRPr="00F1147D" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>De handleiding en veiligheidsinstructiekaart vormen steeds één geheel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE018FD" w14:textId="77777777" w:rsidR="0073605A" w:rsidRPr="00F1147D" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Controleer voor elk gebruik het toestel op mogelijke zichtbare gebreken. Bij twijfel niet gebruiken en advies inwinnen bij een bevoegd persoon.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="062B947B" w14:textId="77777777" w:rsidR="0073605A" w:rsidRPr="00F1147D" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Zorg voor een voldoende verlichte werkpost.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EBDBBE" w14:textId="77777777" w:rsidR="0073605A" w:rsidRPr="00F1147D" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Draag geen loshangende kledij.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AC6337" w14:textId="0359F68C" w:rsidR="00EE3DB0" w:rsidRPr="004927BF" w:rsidRDefault="0073605A" w:rsidP="0073605A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Laat het nagelpistool nooit onbewaakt achter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="116C51DF" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="0049758D" w:rsidR="007B53AB" w:rsidSect="002C4FB0">
-[...2 lines deleted...]
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00796B8D" w14:paraId="0F00CE49" w14:textId="77777777" w:rsidTr="001C236A">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624580C6" w14:textId="6340E342" w:rsidR="00796B8D" w:rsidRDefault="00796B8D" w:rsidP="001C236A">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F6FFCC" w14:textId="77777777" w:rsidR="008D0290" w:rsidRPr="0049758D" w:rsidRDefault="008D0290" w:rsidP="008D0290">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4032"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Koppel de luchttoevoerslang af.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24ACA9F4" w14:textId="36C01F5C" w:rsidR="00796B8D" w:rsidRPr="008D3EE8" w:rsidRDefault="008D0290" w:rsidP="008D0290">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Berg het toestel in een geschikte kist op.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="730A03ED" w14:textId="77777777" w:rsidR="00796B8D" w:rsidRDefault="00796B8D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB05B8" w14:paraId="761A145D" w14:textId="77777777" w:rsidTr="003E30F7">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE7926C" w14:textId="5B72A84F" w:rsidR="00FB05B8" w:rsidRDefault="00F635F4" w:rsidP="00267102">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009E6EB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vóór het gebruik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78555D99" w14:textId="77777777" w:rsidR="00F642A5" w:rsidRPr="00F1147D" w:rsidRDefault="00F642A5" w:rsidP="00F642A5">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Regel de werkdruk zo af dat hij niet hoger is dan het toelaatbare maximum.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB93E7E" w14:textId="52D2BF4D" w:rsidR="00F642A5" w:rsidRPr="00F642A5" w:rsidRDefault="00F642A5" w:rsidP="00F642A5">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Plaats de luchttoevoerleidingen zo, dat ze geen bijkomend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F642A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">val- struikelgevaar opleveren. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139F28BD" w14:textId="77777777" w:rsidR="00F642A5" w:rsidRPr="0049758D" w:rsidRDefault="00F642A5" w:rsidP="00F642A5">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Controleer of de nageldiepte overeenstemt met het te bewerken materiaal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E92414" w14:textId="5BEAA0A4" w:rsidR="00FB05B8" w:rsidRPr="008D3EE8" w:rsidRDefault="00F642A5" w:rsidP="00F642A5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049758D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ga na of het te bewerken materiaal geschikt is om met een</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nagelpistool bewerkt te worden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62C44E1C" w14:textId="77777777" w:rsidR="00EA1881" w:rsidRDefault="00EA1881">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A93C61" w14:paraId="76F65AD4" w14:textId="77777777" w:rsidTr="004D259B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038D9036" w14:textId="77777777" w:rsidR="00A93C61" w:rsidRDefault="00A93C61" w:rsidP="00D16F45">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tijdens het gebruik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D405A1" w14:textId="77777777" w:rsidR="003812B1" w:rsidRPr="00F1147D" w:rsidRDefault="003812B1" w:rsidP="003812B1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Haal de trekker nooit over alvorens het pistool volledig op het te bewerken oppervlak rust.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E8C9C1" w14:textId="77777777" w:rsidR="003812B1" w:rsidRPr="00F1147D" w:rsidRDefault="003812B1" w:rsidP="003812B1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Kleine verplaatsingen van het toestel moet je altijd doen met het pistool naar de grond gericht.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D90C9E8" w14:textId="77777777" w:rsidR="003812B1" w:rsidRPr="00F1147D" w:rsidRDefault="003812B1" w:rsidP="003812B1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Draag het toestel nooit aan de persluchtleiding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069E8620" w14:textId="77777777" w:rsidR="003812B1" w:rsidRPr="00F1147D" w:rsidRDefault="003812B1" w:rsidP="003812B1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Neem een stabiele werkhouding aan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B77B00" w14:textId="0A8C3FFC" w:rsidR="00A93C61" w:rsidRPr="003239D9" w:rsidRDefault="003812B1" w:rsidP="003812B1">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Plaats de handen verwijderd van de pistoolkop.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6407812F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00843C06" w14:paraId="1E538085" w14:textId="77777777" w:rsidTr="007B642B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF3D6E5" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Na het gebruik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F967C48" w14:textId="77777777" w:rsidR="007A0992" w:rsidRPr="00F1147D" w:rsidRDefault="007A0992" w:rsidP="007A0992">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Richt het pistool naar de grond.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2ACE0A" w14:textId="77777777" w:rsidR="007A0992" w:rsidRPr="00F1147D" w:rsidRDefault="007A0992" w:rsidP="007A0992">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Schakel het pistool uit en leg het neer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342F4773" w14:textId="77777777" w:rsidR="007A0992" w:rsidRPr="00F1147D" w:rsidRDefault="007A0992" w:rsidP="007A0992">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Sluit de luchttoevoer af en verwijder nadien de drukslang.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A86540E" w14:textId="14D4DD53" w:rsidR="00843C06" w:rsidRPr="008A7705" w:rsidRDefault="007A0992" w:rsidP="007A0992">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ruim de werkpost op.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04762338" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1851"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00843C06" w14:paraId="2B72DA09" w14:textId="77777777" w:rsidTr="00D16F45">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4331D7F6" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00D16F45">
+            <w:pPr>
+              <w:pStyle w:val="Kop3"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Onderhoud en herstelling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0ED90D" w14:textId="77777777" w:rsidR="00290FBF" w:rsidRPr="00F1147D" w:rsidRDefault="00290FBF" w:rsidP="00290FBF">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Enkel uit te voeren door bevoegd personeel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A9B067" w14:textId="77777777" w:rsidR="00290FBF" w:rsidRPr="00F1147D" w:rsidRDefault="00290FBF" w:rsidP="00290FBF">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Koppel de luchttoevoerslang af voor je onderhoudswerken uitvoert.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE10974" w14:textId="77777777" w:rsidR="00290FBF" w:rsidRPr="00F1147D" w:rsidRDefault="00290FBF" w:rsidP="00290FBF">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Gebruik enkel de vervangonderdelen die door de fabrikant zijn voorgeschreven.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17347D29" w14:textId="77777777" w:rsidR="00290FBF" w:rsidRPr="00F1147D" w:rsidRDefault="00290FBF" w:rsidP="00290FBF">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gebruik NOOIT benzine of licht ontvlambare producten om de machine te </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>onderhouden /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reinigen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A97C523" w14:textId="53B25573" w:rsidR="00843C06" w:rsidRPr="002A0C74" w:rsidRDefault="00290FBF" w:rsidP="00290FBF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Houd een register van onderhoud en herstelling bij.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70234ABB" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E200791" w14:textId="77777777" w:rsidR="00643B45" w:rsidRDefault="00643B45">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3552"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3402"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00843C06" w14:paraId="5E57027E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10356" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="532464"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F6E25F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop2"/>
+              <w:keepNext w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Visum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00843C06" w14:paraId="52C96260" w14:textId="77777777" w:rsidTr="005B7263">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B078D84" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hiërarchische lijn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCCD073" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B65C143" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00ED38F4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B4205A" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preventieadviseur-arbeidsarts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E49DDA8" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preventieadviseur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00843C06" w14:paraId="56BC4393" w14:textId="77777777" w:rsidTr="005B7263">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CFEFBE" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Naam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2D10F5" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00ED38F4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F0650A" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Naam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6108E5" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00ED38F4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9F3859" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA" w:rsidP="00ED38F4">
+            <w:pPr>
+              <w:pStyle w:val="Kop4"/>
+              <w:keepNext w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Naam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46416B40" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06" w:rsidP="00ED38F4"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F7949A1" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00843C06">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="566" w:footer="227" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R1859d4e306c34998"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00715EE8" w:rsidP="00F21695" w:rsidRDefault="00715EE8" w14:paraId="3CF2D8B6" wp14:textId="77777777">
+    <w:p w14:paraId="3626741A" w14:textId="77777777" w:rsidR="0012151C" w:rsidRDefault="0012151C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00715EE8" w:rsidP="00F21695" w:rsidRDefault="00715EE8" w14:paraId="0FB78278" wp14:textId="77777777">
+    <w:p w14:paraId="614ACE75" w14:textId="77777777" w:rsidR="0012151C" w:rsidRDefault="0012151C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Corbel">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Overlock">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00B20C67" w:rsidR="008B3BD2" w:rsidRDefault="008B3BD2" w14:paraId="1EEB9EC3" wp14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DF855D4" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
-[...2 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5B0172D1" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06"/>
+  <w:p w14:paraId="619E9CBB" w14:textId="5BFE6DBB" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="392"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B20C67">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Pag.</w:t>
+      <w:t>bewaard</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B20C67">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t xml:space="preserve"> op </w:t>
+    </w:r>
+    <w:r w:rsidR="00F34262">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="006540CE">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2 </w:t>
+    </w:r>
+    <w:r w:rsidR="005D40B5">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>augustus 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve"> het Gemeenschapsonderwijs </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4807CFE3" wp14:editId="6EBF1D97">
+          <wp:extent cx="35579" cy="35714"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1702545436" name="image10.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image10.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="35579" cy="35714"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B20C67">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B20C67">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B20C67">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r w:rsidR="009D4CD9">
+      <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B20C67">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00B20C67">
-[...33 lines deleted...]
-        <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...10 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="34DF19CD" wp14:editId="6DED8F55">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-899793</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1270800" cy="1000800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1702545440" name="image15.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image15.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1270800" cy="1000800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00B3017E" w:rsidR="00B20C67" w:rsidRDefault="00B20C67" w14:paraId="46423461" wp14:textId="77777777">
+  <w:p w14:paraId="1CEFA5DA" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B20C67">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00B3017E" w:rsidR="008B3BD2" w:rsidRDefault="008B3BD2" w14:paraId="34CE0A41" wp14:textId="77777777">
+  <w:p w14:paraId="30BA4F99" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="768C6B48" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00843C06">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00715EE8" w:rsidP="00F21695" w:rsidRDefault="00715EE8" w14:paraId="1FC39945" wp14:textId="77777777">
+    <w:p w14:paraId="79C54982" w14:textId="77777777" w:rsidR="0012151C" w:rsidRDefault="0012151C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00715EE8" w:rsidP="00F21695" w:rsidRDefault="00715EE8" w14:paraId="0562CB0E" wp14:textId="77777777">
+    <w:p w14:paraId="7FFD6477" w14:textId="77777777" w:rsidR="0012151C" w:rsidRDefault="0012151C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-[...61 lines deleted...]
-  <w:p w:rsidR="6D9462E7" w:rsidP="6D9462E7" w:rsidRDefault="6D9462E7" w14:paraId="3A9B011D" w14:textId="71998751">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="528F608F" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
-      <w:bidi w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:right="-567"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="C3004A"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="435CB6C0" wp14:editId="56DBC455">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5494655</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>91440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1741531" cy="899160"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1702545442" name="image16.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image16.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1741531" cy="899160"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="617834D3" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="single" w:sz="24" w:space="1" w:color="C3004A"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:right="-567"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Overlock" w:eastAsia="Overlock" w:hAnsi="Overlock" w:cs="Overlock"/>
+        <w:color w:val="C3004A"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Gemeenschappelijke preventiedienst </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5B8F6B8D" w14:textId="77777777" w:rsidR="00843C06" w:rsidRDefault="00DB49DA">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="708"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B76192A"/>
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D3A40FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...143 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B060FF44"/>
+    <w:tmpl w:val="4042B668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...20 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CE14ADC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F10AE04"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FC062A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DE09502"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF14EAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="619E53F4"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF80"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="14681E0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F77A9FFE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF81"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="165562FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DCE1646"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="167D6057"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63E4A5C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="17BE79CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76109DF6"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F0A279A">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
+    <w:nsid w:val="262B0867"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9810128A"/>
+    <w:lvl w:ilvl="0" w:tplc="32483CB0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="297114B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B0A963A"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B1E699F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E682A60A"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5236A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF207D62"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="354A08C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78420C4C"/>
+    <w:tmpl w:val="08130017"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...20 lines deleted...]
-    <w:nsid w:val="066F71DC"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37D24033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AD9262CA"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="4F10AE04"/>
+    <w:tmpl w:val="511CEF92"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397D3350"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DE00EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="7404579A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Corbel" w:eastAsia="MS Gothic" w:hAnsi="Corbel" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F932C13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEE2EA0E"/>
+    <w:lvl w:ilvl="0" w:tplc="4D4AA256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C819D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E3C5E3A"/>
+    <w:lvl w:ilvl="0" w:tplc="4D4AA256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="585"/>
+        </w:tabs>
+        <w:ind w:left="585" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1305"/>
+        </w:tabs>
+        <w:ind w:left="1305" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2025"/>
+        </w:tabs>
+        <w:ind w:left="2025" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2745"/>
+        </w:tabs>
+        <w:ind w:left="2745" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3465"/>
+        </w:tabs>
+        <w:ind w:left="3465" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4185"/>
+        </w:tabs>
+        <w:ind w:left="4185" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4905"/>
+        </w:tabs>
+        <w:ind w:left="4905" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5625"/>
+        </w:tabs>
+        <w:ind w:left="5625" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6345"/>
+        </w:tabs>
+        <w:ind w:left="6345" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466D7970"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04601658"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...521 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB65F0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45D0A35C"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579C4A7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001D"/>
     <w:numStyleLink w:val="Opmaakprofiel1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D5D7680"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD75010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="483C825A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="8DA2E88E"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F44112A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BDEC5CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F5577E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001D"/>
     <w:styleLink w:val="Opmaakprofiel1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -5786,1512 +5476,1615 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68597DA8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C14C356A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...25 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC742DA"/>
+    <w:nsid w:val="69A534C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E64464F2"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="AB684D74"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D8C6D7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1666B8D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FA14FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C616DB9E"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76097CF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B226EFC4"/>
+    <w:lvl w:ilvl="0" w:tplc="4D4AA256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="761018DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FE85E46"/>
+    <w:lvl w:ilvl="0" w:tplc="369C6432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB00AEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F4AEFFE"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD13D42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7928982"/>
+    <w:lvl w:ilvl="0" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="1004673984">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1082145301">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1176917788">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1784223618">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="313879429">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1437753723">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="602539513">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1799377883">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1830048934">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1749764089">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="578104142">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1477722463">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="13" w16cid:durableId="23335950">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="14" w16cid:durableId="977959801">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1519659483">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="413165988">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1002314106">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1551959047">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="19" w16cid:durableId="1739938269">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2089769395">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1841777926">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="832070431">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="40906411">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1297448088">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1652099860">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1051617866">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27" w16cid:durableId="1272203631">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="28" w16cid:durableId="1784811398">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="29" w16cid:durableId="933128686">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="30" w16cid:durableId="1857501980">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="31" w16cid:durableId="335773118">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="924266335">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="33" w16cid:durableId="1091002778">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="34" w16cid:durableId="887567372">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F03E5"/>
-[...205 lines deleted...]
-    <w:rsid w:val="6D9462E7"/>
+    <w:rsidRoot w:val="00843C06"/>
+    <w:rsid w:val="0000674A"/>
+    <w:rsid w:val="000109EE"/>
+    <w:rsid w:val="00034A20"/>
+    <w:rsid w:val="000350CF"/>
+    <w:rsid w:val="000417FD"/>
+    <w:rsid w:val="0004458C"/>
+    <w:rsid w:val="00056A40"/>
+    <w:rsid w:val="00057F23"/>
+    <w:rsid w:val="00060F9F"/>
+    <w:rsid w:val="0006531B"/>
+    <w:rsid w:val="00066739"/>
+    <w:rsid w:val="0007418B"/>
+    <w:rsid w:val="0008589A"/>
+    <w:rsid w:val="0009724A"/>
+    <w:rsid w:val="000B78F7"/>
+    <w:rsid w:val="000B7A84"/>
+    <w:rsid w:val="000C3EEB"/>
+    <w:rsid w:val="000C7893"/>
+    <w:rsid w:val="000D1E69"/>
+    <w:rsid w:val="000D5EE8"/>
+    <w:rsid w:val="000D6664"/>
+    <w:rsid w:val="000E32CB"/>
+    <w:rsid w:val="000F50BB"/>
+    <w:rsid w:val="00104D60"/>
+    <w:rsid w:val="001061DF"/>
+    <w:rsid w:val="00110F19"/>
+    <w:rsid w:val="001172F6"/>
+    <w:rsid w:val="0011780B"/>
+    <w:rsid w:val="0012151C"/>
+    <w:rsid w:val="001220DF"/>
+    <w:rsid w:val="001239EB"/>
+    <w:rsid w:val="00126F0A"/>
+    <w:rsid w:val="0013471C"/>
+    <w:rsid w:val="00141DCE"/>
+    <w:rsid w:val="0014727F"/>
+    <w:rsid w:val="0016780C"/>
+    <w:rsid w:val="00170E24"/>
+    <w:rsid w:val="001765E9"/>
+    <w:rsid w:val="0017770D"/>
+    <w:rsid w:val="001A4876"/>
+    <w:rsid w:val="001B7E4F"/>
+    <w:rsid w:val="001C2420"/>
+    <w:rsid w:val="001C2C02"/>
+    <w:rsid w:val="001C6533"/>
+    <w:rsid w:val="001E2EDC"/>
+    <w:rsid w:val="001E7680"/>
+    <w:rsid w:val="001F1224"/>
+    <w:rsid w:val="001F1E51"/>
+    <w:rsid w:val="00215B25"/>
+    <w:rsid w:val="00217EF1"/>
+    <w:rsid w:val="002230C2"/>
+    <w:rsid w:val="00226A19"/>
+    <w:rsid w:val="00246B9B"/>
+    <w:rsid w:val="00247F1C"/>
+    <w:rsid w:val="0025209E"/>
+    <w:rsid w:val="002639AC"/>
+    <w:rsid w:val="00267102"/>
+    <w:rsid w:val="00267481"/>
+    <w:rsid w:val="0027578D"/>
+    <w:rsid w:val="0028114C"/>
+    <w:rsid w:val="00287CEB"/>
+    <w:rsid w:val="00290FBF"/>
+    <w:rsid w:val="002A0C74"/>
+    <w:rsid w:val="002D1E6B"/>
+    <w:rsid w:val="002D2883"/>
+    <w:rsid w:val="002E260F"/>
+    <w:rsid w:val="002E33BC"/>
+    <w:rsid w:val="002E415F"/>
+    <w:rsid w:val="002F6C83"/>
+    <w:rsid w:val="00304D11"/>
+    <w:rsid w:val="0030668D"/>
+    <w:rsid w:val="003108FB"/>
+    <w:rsid w:val="00315810"/>
+    <w:rsid w:val="00321612"/>
+    <w:rsid w:val="003239D9"/>
+    <w:rsid w:val="00324C91"/>
+    <w:rsid w:val="00331653"/>
+    <w:rsid w:val="00331A8D"/>
+    <w:rsid w:val="00337841"/>
+    <w:rsid w:val="00343EBB"/>
+    <w:rsid w:val="003460BF"/>
+    <w:rsid w:val="0034765D"/>
+    <w:rsid w:val="003576D7"/>
+    <w:rsid w:val="00360752"/>
+    <w:rsid w:val="0036344F"/>
+    <w:rsid w:val="00364E4D"/>
+    <w:rsid w:val="00365864"/>
+    <w:rsid w:val="00376344"/>
+    <w:rsid w:val="003801B1"/>
+    <w:rsid w:val="003812B1"/>
+    <w:rsid w:val="003844A7"/>
+    <w:rsid w:val="0038521C"/>
+    <w:rsid w:val="0039119F"/>
+    <w:rsid w:val="00394D65"/>
+    <w:rsid w:val="003A6C6B"/>
+    <w:rsid w:val="003B1C21"/>
+    <w:rsid w:val="003E2443"/>
+    <w:rsid w:val="003E62F2"/>
+    <w:rsid w:val="003F6F2A"/>
+    <w:rsid w:val="00413938"/>
+    <w:rsid w:val="004215B4"/>
+    <w:rsid w:val="00424E64"/>
+    <w:rsid w:val="0042569B"/>
+    <w:rsid w:val="00426EC5"/>
+    <w:rsid w:val="004306C4"/>
+    <w:rsid w:val="00430B64"/>
+    <w:rsid w:val="004409FD"/>
+    <w:rsid w:val="00451C78"/>
+    <w:rsid w:val="00464638"/>
+    <w:rsid w:val="00477002"/>
+    <w:rsid w:val="004851DB"/>
+    <w:rsid w:val="00487DD2"/>
+    <w:rsid w:val="004927BF"/>
+    <w:rsid w:val="004A75F8"/>
+    <w:rsid w:val="004B10A3"/>
+    <w:rsid w:val="004B71B1"/>
+    <w:rsid w:val="004C2396"/>
+    <w:rsid w:val="004C542D"/>
+    <w:rsid w:val="004C7B85"/>
+    <w:rsid w:val="004E2089"/>
+    <w:rsid w:val="005018A9"/>
+    <w:rsid w:val="0050331D"/>
+    <w:rsid w:val="00510805"/>
+    <w:rsid w:val="00517CD7"/>
+    <w:rsid w:val="00574DC4"/>
+    <w:rsid w:val="00574F12"/>
+    <w:rsid w:val="005765DF"/>
+    <w:rsid w:val="00576F1B"/>
+    <w:rsid w:val="00590AEF"/>
+    <w:rsid w:val="00591E56"/>
+    <w:rsid w:val="0059343C"/>
+    <w:rsid w:val="0059370D"/>
+    <w:rsid w:val="005A17E3"/>
+    <w:rsid w:val="005A1EFE"/>
+    <w:rsid w:val="005A459A"/>
+    <w:rsid w:val="005A551D"/>
+    <w:rsid w:val="005B04C8"/>
+    <w:rsid w:val="005B25F5"/>
+    <w:rsid w:val="005B7263"/>
+    <w:rsid w:val="005C0355"/>
+    <w:rsid w:val="005C18A1"/>
+    <w:rsid w:val="005C3ECA"/>
+    <w:rsid w:val="005C50CD"/>
+    <w:rsid w:val="005D40B5"/>
+    <w:rsid w:val="005D62D8"/>
+    <w:rsid w:val="005D6E95"/>
+    <w:rsid w:val="005E5688"/>
+    <w:rsid w:val="005E721A"/>
+    <w:rsid w:val="005E7E7B"/>
+    <w:rsid w:val="005F1EEB"/>
+    <w:rsid w:val="005F7060"/>
+    <w:rsid w:val="00603070"/>
+    <w:rsid w:val="006209F2"/>
+    <w:rsid w:val="006340C4"/>
+    <w:rsid w:val="00643B45"/>
+    <w:rsid w:val="006540CE"/>
+    <w:rsid w:val="006601FE"/>
+    <w:rsid w:val="0066184C"/>
+    <w:rsid w:val="00673F8D"/>
+    <w:rsid w:val="00674EE3"/>
+    <w:rsid w:val="00680BD3"/>
+    <w:rsid w:val="00681AB8"/>
+    <w:rsid w:val="00691EB2"/>
+    <w:rsid w:val="00692627"/>
+    <w:rsid w:val="006974CC"/>
+    <w:rsid w:val="00697D99"/>
+    <w:rsid w:val="006A0988"/>
+    <w:rsid w:val="006A2BCD"/>
+    <w:rsid w:val="006B2C63"/>
+    <w:rsid w:val="006C76BB"/>
+    <w:rsid w:val="006C7C7E"/>
+    <w:rsid w:val="006D2A26"/>
+    <w:rsid w:val="006D505F"/>
+    <w:rsid w:val="006D648F"/>
+    <w:rsid w:val="006E1EDD"/>
+    <w:rsid w:val="006E221C"/>
+    <w:rsid w:val="006E7C02"/>
+    <w:rsid w:val="006F04EE"/>
+    <w:rsid w:val="00704F59"/>
+    <w:rsid w:val="00705227"/>
+    <w:rsid w:val="0071720E"/>
+    <w:rsid w:val="00717E5A"/>
+    <w:rsid w:val="0073592A"/>
+    <w:rsid w:val="0073605A"/>
+    <w:rsid w:val="00741B77"/>
+    <w:rsid w:val="00743CB9"/>
+    <w:rsid w:val="0074543C"/>
+    <w:rsid w:val="00747837"/>
+    <w:rsid w:val="0076263F"/>
+    <w:rsid w:val="00764EC6"/>
+    <w:rsid w:val="00766481"/>
+    <w:rsid w:val="00767D03"/>
+    <w:rsid w:val="00771039"/>
+    <w:rsid w:val="00780669"/>
+    <w:rsid w:val="00784CC6"/>
+    <w:rsid w:val="00796B8D"/>
+    <w:rsid w:val="007A0992"/>
+    <w:rsid w:val="007A197A"/>
+    <w:rsid w:val="007A6027"/>
+    <w:rsid w:val="007A7F48"/>
+    <w:rsid w:val="007B592F"/>
+    <w:rsid w:val="007B642B"/>
+    <w:rsid w:val="007C3F83"/>
+    <w:rsid w:val="007D2F3D"/>
+    <w:rsid w:val="007E0F49"/>
+    <w:rsid w:val="007E2FA3"/>
+    <w:rsid w:val="007E573F"/>
+    <w:rsid w:val="007E7244"/>
+    <w:rsid w:val="007F68EB"/>
+    <w:rsid w:val="00814F8E"/>
+    <w:rsid w:val="00815316"/>
+    <w:rsid w:val="00820B6C"/>
+    <w:rsid w:val="00821F43"/>
+    <w:rsid w:val="00831C12"/>
+    <w:rsid w:val="00836876"/>
+    <w:rsid w:val="00843C06"/>
+    <w:rsid w:val="00850841"/>
+    <w:rsid w:val="00853B21"/>
+    <w:rsid w:val="008643C0"/>
+    <w:rsid w:val="00877034"/>
+    <w:rsid w:val="00896AC3"/>
+    <w:rsid w:val="008A7705"/>
+    <w:rsid w:val="008B7796"/>
+    <w:rsid w:val="008C7989"/>
+    <w:rsid w:val="008D0290"/>
+    <w:rsid w:val="008D1062"/>
+    <w:rsid w:val="008D3EE8"/>
+    <w:rsid w:val="008D45E0"/>
+    <w:rsid w:val="008E03AB"/>
+    <w:rsid w:val="008E558D"/>
+    <w:rsid w:val="008F64A5"/>
+    <w:rsid w:val="0090465A"/>
+    <w:rsid w:val="009112D5"/>
+    <w:rsid w:val="009220D5"/>
+    <w:rsid w:val="00926154"/>
+    <w:rsid w:val="009263E7"/>
+    <w:rsid w:val="00927FE6"/>
+    <w:rsid w:val="00932EA9"/>
+    <w:rsid w:val="00944041"/>
+    <w:rsid w:val="009505A2"/>
+    <w:rsid w:val="009607EE"/>
+    <w:rsid w:val="00965552"/>
+    <w:rsid w:val="00966A4A"/>
+    <w:rsid w:val="0098118A"/>
+    <w:rsid w:val="0098123E"/>
+    <w:rsid w:val="00990061"/>
+    <w:rsid w:val="009B2057"/>
+    <w:rsid w:val="009B60CF"/>
+    <w:rsid w:val="009C6BBB"/>
+    <w:rsid w:val="009D4CD9"/>
+    <w:rsid w:val="009D6E70"/>
+    <w:rsid w:val="009E7F86"/>
+    <w:rsid w:val="00A16A66"/>
+    <w:rsid w:val="00A17380"/>
+    <w:rsid w:val="00A17704"/>
+    <w:rsid w:val="00A23BC0"/>
+    <w:rsid w:val="00A23C5E"/>
+    <w:rsid w:val="00A24190"/>
+    <w:rsid w:val="00A34637"/>
+    <w:rsid w:val="00A34A80"/>
+    <w:rsid w:val="00A40B93"/>
+    <w:rsid w:val="00A41098"/>
+    <w:rsid w:val="00A410E2"/>
+    <w:rsid w:val="00A41903"/>
+    <w:rsid w:val="00A461C5"/>
+    <w:rsid w:val="00A64397"/>
+    <w:rsid w:val="00A66160"/>
+    <w:rsid w:val="00A71785"/>
+    <w:rsid w:val="00A746CF"/>
+    <w:rsid w:val="00A75CA7"/>
+    <w:rsid w:val="00A83B65"/>
+    <w:rsid w:val="00A93C61"/>
+    <w:rsid w:val="00AB1926"/>
+    <w:rsid w:val="00AC2DD2"/>
+    <w:rsid w:val="00AC351B"/>
+    <w:rsid w:val="00AD439C"/>
+    <w:rsid w:val="00AF34AE"/>
+    <w:rsid w:val="00AF5A1F"/>
+    <w:rsid w:val="00AF614E"/>
+    <w:rsid w:val="00B009AC"/>
+    <w:rsid w:val="00B00EB7"/>
+    <w:rsid w:val="00B17A74"/>
+    <w:rsid w:val="00B21F9A"/>
+    <w:rsid w:val="00B2445C"/>
+    <w:rsid w:val="00B24E80"/>
+    <w:rsid w:val="00B26908"/>
+    <w:rsid w:val="00B2760B"/>
+    <w:rsid w:val="00B310D7"/>
+    <w:rsid w:val="00B32914"/>
+    <w:rsid w:val="00B44045"/>
+    <w:rsid w:val="00B46B70"/>
+    <w:rsid w:val="00B472C7"/>
+    <w:rsid w:val="00B6770A"/>
+    <w:rsid w:val="00B74D1D"/>
+    <w:rsid w:val="00B813CC"/>
+    <w:rsid w:val="00B858B0"/>
+    <w:rsid w:val="00BA2E15"/>
+    <w:rsid w:val="00BB01C5"/>
+    <w:rsid w:val="00BB1996"/>
+    <w:rsid w:val="00BB74F9"/>
+    <w:rsid w:val="00BC0769"/>
+    <w:rsid w:val="00BC181F"/>
+    <w:rsid w:val="00BC1C76"/>
+    <w:rsid w:val="00BD4628"/>
+    <w:rsid w:val="00BF3909"/>
+    <w:rsid w:val="00BF3942"/>
+    <w:rsid w:val="00C11565"/>
+    <w:rsid w:val="00C11B90"/>
+    <w:rsid w:val="00C228E2"/>
+    <w:rsid w:val="00C228FF"/>
+    <w:rsid w:val="00C323EB"/>
+    <w:rsid w:val="00C36CFC"/>
+    <w:rsid w:val="00C65AB5"/>
+    <w:rsid w:val="00C66B2F"/>
+    <w:rsid w:val="00C74D67"/>
+    <w:rsid w:val="00C77499"/>
+    <w:rsid w:val="00C96FF5"/>
+    <w:rsid w:val="00C97AED"/>
+    <w:rsid w:val="00CA1661"/>
+    <w:rsid w:val="00CA771F"/>
+    <w:rsid w:val="00CC0B5C"/>
+    <w:rsid w:val="00CC3F82"/>
+    <w:rsid w:val="00CC45BC"/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:rsid w:val="00CC6BCF"/>
+    <w:rsid w:val="00CD34C5"/>
+    <w:rsid w:val="00CF69FD"/>
+    <w:rsid w:val="00D0221B"/>
+    <w:rsid w:val="00D12854"/>
+    <w:rsid w:val="00D16F45"/>
+    <w:rsid w:val="00D37A79"/>
+    <w:rsid w:val="00D5155B"/>
+    <w:rsid w:val="00D76D3B"/>
+    <w:rsid w:val="00D92F67"/>
+    <w:rsid w:val="00DA2B28"/>
+    <w:rsid w:val="00DA623C"/>
+    <w:rsid w:val="00DB0618"/>
+    <w:rsid w:val="00DB29AF"/>
+    <w:rsid w:val="00DB4386"/>
+    <w:rsid w:val="00DB49DA"/>
+    <w:rsid w:val="00DC2EFB"/>
+    <w:rsid w:val="00DD1885"/>
+    <w:rsid w:val="00DD1DA9"/>
+    <w:rsid w:val="00DD24C6"/>
+    <w:rsid w:val="00DE4744"/>
+    <w:rsid w:val="00DF6029"/>
+    <w:rsid w:val="00E0091A"/>
+    <w:rsid w:val="00E03B03"/>
+    <w:rsid w:val="00E30908"/>
+    <w:rsid w:val="00E333E8"/>
+    <w:rsid w:val="00E35F37"/>
+    <w:rsid w:val="00E5055D"/>
+    <w:rsid w:val="00E555F1"/>
+    <w:rsid w:val="00E70FA8"/>
+    <w:rsid w:val="00E72DE3"/>
+    <w:rsid w:val="00E77F51"/>
+    <w:rsid w:val="00E87B20"/>
+    <w:rsid w:val="00E900B1"/>
+    <w:rsid w:val="00E92F26"/>
+    <w:rsid w:val="00EA1881"/>
+    <w:rsid w:val="00EA6C06"/>
+    <w:rsid w:val="00EB13C8"/>
+    <w:rsid w:val="00EB64AE"/>
+    <w:rsid w:val="00EC4A6C"/>
+    <w:rsid w:val="00ED0B18"/>
+    <w:rsid w:val="00ED38F4"/>
+    <w:rsid w:val="00ED4498"/>
+    <w:rsid w:val="00EE3DB0"/>
+    <w:rsid w:val="00EF31F9"/>
+    <w:rsid w:val="00EF381B"/>
+    <w:rsid w:val="00EF3A0E"/>
+    <w:rsid w:val="00EF7910"/>
+    <w:rsid w:val="00F05B89"/>
+    <w:rsid w:val="00F11762"/>
+    <w:rsid w:val="00F12D4E"/>
+    <w:rsid w:val="00F14337"/>
+    <w:rsid w:val="00F22303"/>
+    <w:rsid w:val="00F2325D"/>
+    <w:rsid w:val="00F27C40"/>
+    <w:rsid w:val="00F31511"/>
+    <w:rsid w:val="00F3187D"/>
+    <w:rsid w:val="00F34262"/>
+    <w:rsid w:val="00F4305F"/>
+    <w:rsid w:val="00F5597C"/>
+    <w:rsid w:val="00F61972"/>
+    <w:rsid w:val="00F62D0B"/>
+    <w:rsid w:val="00F635F4"/>
+    <w:rsid w:val="00F642A5"/>
+    <w:rsid w:val="00F6484E"/>
+    <w:rsid w:val="00F777CE"/>
+    <w:rsid w:val="00F77BB8"/>
+    <w:rsid w:val="00F9097C"/>
+    <w:rsid w:val="00F91636"/>
+    <w:rsid w:val="00F91DDA"/>
+    <w:rsid w:val="00F936A4"/>
+    <w:rsid w:val="00F97C6F"/>
+    <w:rsid w:val="00FA2883"/>
+    <w:rsid w:val="00FA3814"/>
+    <w:rsid w:val="00FB03B3"/>
+    <w:rsid w:val="00FB05B8"/>
+    <w:rsid w:val="00FB2B6A"/>
+    <w:rsid w:val="00FC63C4"/>
+    <w:rsid w:val="00FE656E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="44F0A2CE"/>
-  <w15:docId w15:val="{5E20DFAF-E0ED-40B2-A7DA-4738E8EACF18}"/>
+  <w14:docId w14:val="269E9DD3"/>
+  <w15:docId w15:val="{38B97F1A-8A27-4282-BA2B-880BBF543857}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15 wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...765 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7370,76 +7163,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -7587,444 +7380,1075 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00782624"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1C79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42DD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782624"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D295F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00384B8E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:aliases w:val="GO-Voettekst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:aliases w:val="GO-Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00384B8E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00384B8E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00384B8E"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00384B8E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00384B8E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA1C79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00384B8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA1C79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E42DD6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E42DD6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00782624"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00223393"/>
+    <w:rsid w:val="004D295F"/>
     <w:rPr>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004D295F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00422FC0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00422FC0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Opmaakprofiel1">
+    <w:name w:val="Opmaakprofiel1"/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC67B2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC67B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00FA3814"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="49" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="f52b3bd2d4f3af2348736bd684d7dce6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -8094,51 +8518,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -8166,50 +8590,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -8272,240 +8706,274 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...66 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mifz9rGKcVG2/Shy0gn64Z6J6c/Sw==">CgMxLjAyDmgudzFxdGd3dWQ5cmdnMg5oLmxpM3FiODlyeGlmbDINaC54d2JjN2xzZTNodzIOaC5ndmljaXcxanc3Y3YyDmguMmtnYWt1aHFpenV0Mg5oLmlxM3N5bmZ4MDB6bjIOaC4ybWp3dGVzbTF3MHUyDmguODRxdThreHU1Z3lsMg1oLng4d3FuMHNpNjE2Mg5oLjdtazR6c2E2cDBxbTgAciExSzEzUWdlVnlYUkJvNTJROXcyNDc1aVdZOG1Obl9UX2Y=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Value>27</Value>
+      <Value>1</Value>
+      <Value>14</Value>
+    </TaxCatchAll>
+    <de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f>
+    <o172414bd89a43df866647d10211954f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Alle onderwijsniveaus</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2fe7c676-0ce6-4fab-b265-4b19c15279a5</TermId>
+        </TermInfo>
+      </Terms>
+    </o172414bd89a43df866647d10211954f>
+    <_dlc_DocId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">GOPRO-1830562155-17382</_dlc_DocId>
+    <b7138fb3ec4945d1b493fd0417e76ba0 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Online</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5d773375-47c0-4896-afa8-6eac5ed3e165</TermId>
+        </TermInfo>
+      </Terms>
+    </b7138fb3ec4945d1b493fd0417e76ba0>
+    <_dlc_DocIdPersistId xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProDatumBijeenkomst xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProArchief xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">false</GOProArchief>
+    <TaxCatchAllLabel xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <kd5442dc84a74696940d35a8b1c8f311 xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </kd5442dc84a74696940d35a8b1c8f311>
+    <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jf7d25e4f253405f956d844861b53c3f>
+    <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-17382</Url>
+      <Description>GOPRO-1830562155-17382</Description>
+    </_dlc_DocIdUrl>
+    <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
+        </TermInfo>
+      </Terms>
+    </fef4875bd7d04335af313950a580cd9d>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{104FBFC1-806B-4A3A-8463-FF1F9166E76E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E44F611C-BB29-4F0A-A484-945708C8418A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE938C45-1122-43ED-B6B6-D5C5CD38F1A2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201012C9-D691-45D7-A1FB-E9AB43D11D9F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC2CBC40-BA1D-41F0-8037-339960788D1A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEB6AC33-10C6-4F36-8734-DAB953788D7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D8FEA1B-F287-4920-8A1F-FF2295511133}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{562EAED3-4948-4ED6-A26C-D89390951426}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E92B51-A087-410A-8662-9D52A4A93E4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="90099885-9432-4caf-9870-10dd17e557ce"/>
+    <ds:schemaRef ds:uri="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>399</Words>
+  <Characters>2199</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>VIK 2 in1 mobiele puntlasmachine</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2593</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>VIK Nagelpistool - pneumatisch</dc:title>
-  <dc:creator>Luc</dc:creator>
+  <dc:title>VIK 2 in1 mobiele puntlasmachine</dc:title>
+  <dc:creator>Koen Decroubele</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Algemeen">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Onderhoud">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GOProPublicatiestatus">
+    <vt:lpwstr>1;#Online|5d773375-47c0-4896-afa8-6eac5ed3e165</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>f6be1844-7d5e-47b6-991e-827e56cac07f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GOProOnderwijsniveaus">
+    <vt:lpwstr>14;#Alle onderwijsniveaus|2fe7c676-0ce6-4fab-b265-4b19c15279a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GOProOorsprong">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Autotechniek">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GOProThemas">
+    <vt:lpwstr>27;#Preventie|00aa7f27-fbf1-4e92-ba0a-40ec8d784003</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProSchooljaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Veiligheidseisen">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GOProJaar">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Werkpostfiches">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Algemeen">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Metaalbewerking">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Onderhoud">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GOProPublicatiestatus">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Veiligheidseisen">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GOProOorsprong">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Werkpostfiches">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GOProThemas">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GOProSchooljaar">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Metaalbewerking">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GOProJaar">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Autotechniek">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>