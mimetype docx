--- v0 (2026-05-22)
+++ v1 (2026-09-26)
@@ -7559,84 +7559,86 @@
     <jf7d25e4f253405f956d844861b53c3f xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </jf7d25e4f253405f956d844861b53c3f>
     <GOProMigratieBronGUID xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="90099885-9432-4caf-9870-10dd17e557ce">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <GOProMigratieBronlocatie xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Url>https://gemeenschapsonderwijs.sharepoint.com/sites/prodoc/_layouts/15/DocIdRedir.aspx?ID=GOPRO-1830562155-17323</Url>
       <Description>GOPRO-1830562155-17323</Description>
     </_dlc_DocIdUrl>
     <fef4875bd7d04335af313950a580cd9d xmlns="cfc230b1-6dd3-467a-8fcc-dfa9df38b740">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Preventie</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00aa7f27-fbf1-4e92-ba0a-40ec8d784003</TermId>
         </TermInfo>
       </Terms>
     </fef4875bd7d04335af313950a580cd9d>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="49" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="f52b3bd2d4f3af2348736bd684d7dce6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="512ddb96c08540ae5b229b0e92a35ba1" ns1:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns1:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocIdUrl" ma:index="0" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProDatumBijeenkomst" ma:index="7" nillable="true" ma:displayName="Datum bijeenkomst" ma:description="Datum waarop een bijeenkomst ‘bvb. lerend netwerk, vergadering,’ …) plaatsvond" ma:format="DateOnly" ma:indexed="true" ma:internalName="GOProDatumBijeenkomst">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
@@ -7706,51 +7708,51 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="jf7d25e4f253405f956d844861b53c3f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="jf7d25e4f253405f956d844861b53c3f" ma:taxonomyFieldName="GOProSchooljaar" ma:displayName="Schooljaar" ma:indexed="true" ma:default="" ma:fieldId="{3f7d25e4-f253-405f-956d-844861b53c3f}" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="39e82f3f-27f0-47e1-b3bf-583ebcc7b58d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="fef4875bd7d04335af313950a580cd9d" ma:index="25" ma:taxonomy="true" ma:internalName="fef4875bd7d04335af313950a580cd9d" ma:taxonomyFieldName="GOProThemas" ma:displayName="Thema('s)" ma:readOnly="false" ma:default="" ma:fieldId="{fef4875b-d7d0-4335-af31-3950a580cd9d}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="35c7fef5-0d7e-47cc-b296-61fcd798cdf0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="GOProMigratieBronlocatie" ma:index="28" nillable="true" ma:displayName="Bronlocatie" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronlocatie" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:internalName="GOProMigratieBronGUID" ma:readOnly="false">
+    <xsd:element name="GOProMigratieBronGUID" ma:index="29" nillable="true" ma:displayName="BronGUID" ma:hidden="true" ma:indexed="true" ma:internalName="GOProMigratieBronGUID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="38" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -7778,50 +7780,60 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="32" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="33" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87c02e2b-7bc6-4e65-a2b1-413dd5aa26d9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="37" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="40" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="41" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -7953,51 +7965,51 @@
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{422310A2-155F-4F3B-837E-D2467FE6B891}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0064B70C-AACA-41F0-8544-712CD9ED3570}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AA1E5A5-42DC-48D9-B437-919AE6136A05}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C912034C-B517-471B-8B3B-2DC9712740AD}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22F8132E-BCE1-4BF3-B1D5-A7757EB5618F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743A4E60-BF3C-46FF-A81A-996BCC515C1D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>VIK Blanco (Stramien)_V2.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>GO!</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>