--- v0 (2026-05-09)
+++ v1 (2026-09-16)
@@ -11243,52 +11243,52 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="6cf31070f0c65a1d4285a7b1a20148c1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70d905a3a207ce35ac5dfb888c184801" ns1:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="GO document" ma:contentTypeID="0x01010082340F32E81AE74AA8D837674071337F003BB9480EDAB6514EB2D4DC1FE9EAD30C" ma:contentTypeVersion="51" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="dafdf1008e6bcff424b9222b5dee611c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="cfc230b1-6dd3-467a-8fcc-dfa9df38b740" xmlns:ns3="90099885-9432-4caf-9870-10dd17e557ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b5c6786e74a03dbee41a66915f26d8c" ns1:_="" ns3:_="">
     <xsd:import namespace="cfc230b1-6dd3-467a-8fcc-dfa9df38b740"/>
     <xsd:import namespace="90099885-9432-4caf-9870-10dd17e557ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProDatumBijeenkomst" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProArchief" minOccurs="0"/>
                 <xsd:element ref="ns1:o172414bd89a43df866647d10211954f" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns1:de1e3eb6a8ca4da4a2e4a4e7f9dbdb0f" minOccurs="0"/>
                 <xsd:element ref="ns1:kd5442dc84a74696940d35a8b1c8f311" minOccurs="0"/>
                 <xsd:element ref="ns1:b7138fb3ec4945d1b493fd0417e76ba0" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7d25e4f253405f956d844861b53c3f" minOccurs="0"/>
                 <xsd:element ref="ns1:fef4875bd7d04335af313950a580cd9d" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronlocatie" minOccurs="0"/>
                 <xsd:element ref="ns1:GOProMigratieBronGUID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -11705,51 +11705,51 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9919F4B8-F58A-41B0-BA8E-A850FCDC8BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A688A59D-5541-4BF3-81B5-1260C302B1EF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A297171-7C75-4A34-B09D-C35D510D74FE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD9CC0F5-F30F-45BF-9B31-155A447199E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0e131338-60f6-4e30-bc4d-f35220754ff1"/>
     <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2E0FC7F-B909-4427-9718-886696EF1384}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{805129E9-5F10-4ECC-A364-4DC195E61AC7}"/>
 </file>
 